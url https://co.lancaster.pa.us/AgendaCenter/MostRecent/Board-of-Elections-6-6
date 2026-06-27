--- v0 (2026-03-22)
+++ v1 (2026-06-27)
@@ -10,58 +10,59 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4026743E" w14:textId="77777777" w:rsidR="002A7605" w:rsidRDefault="002A7605" w:rsidP="004C0972">
+    <w:p w14:paraId="4026743E" w14:textId="77777777" w:rsidR="002A7605" w:rsidRPr="004D354E" w:rsidRDefault="002A7605" w:rsidP="004C0972">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="023E0370" w14:textId="433F34E5" w:rsidR="00526ED1" w:rsidRPr="00EF77F2" w:rsidRDefault="007B195B" w:rsidP="00575CA9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00526ED1" w:rsidRPr="00EF77F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
@@ -70,155 +71,177 @@
       <w:r w:rsidR="00770EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="009F2F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>LECTION BOARD</w:t>
       </w:r>
       <w:r w:rsidR="00575CA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00526ED1" w:rsidRPr="00EF77F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AGENDA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2016A273" w14:textId="47B92FC8" w:rsidR="00526ED1" w:rsidRDefault="00670734" w:rsidP="00C25DD7">
+    <w:p w14:paraId="2016A273" w14:textId="18BA8A3B" w:rsidR="00526ED1" w:rsidRDefault="00295D4A" w:rsidP="00C25DD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>FRI</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A08B3">
+        <w:t>FRIDAY</w:t>
+      </w:r>
+      <w:r w:rsidR="00762F3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">DAY, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00470F12">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002360EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOVEMBER </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F024F">
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00284722">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="002360EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00677F52">
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB64CB">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00284722">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F024F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00677F52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB64CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA9DAB3" w14:textId="41549B75" w:rsidR="005B1A40" w:rsidRDefault="00100E41" w:rsidP="005B1A40">
+    <w:p w14:paraId="7DA9DAB3" w14:textId="21C7ECD1" w:rsidR="005B1A40" w:rsidRDefault="00295D4A" w:rsidP="005B1A40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
@@ -405,251 +428,222 @@
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93480">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00D32117" w:rsidRPr="00E93480">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>eeting Called to Order</w:t>
       </w:r>
       <w:r w:rsidR="00A46B70" w:rsidRPr="00E93480">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D6F89B" w14:textId="43E95253" w:rsidR="00EE522C" w:rsidRPr="00EF77F2" w:rsidRDefault="00EE522C" w:rsidP="002A7605">
+    <w:p w14:paraId="1E5D97C1" w14:textId="77777777" w:rsidR="0062321F" w:rsidRDefault="0062321F" w:rsidP="00762F3B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:right="-270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07937A38" w14:textId="1BE0DE09" w:rsidR="0062321F" w:rsidRPr="00CF5C09" w:rsidRDefault="0062321F" w:rsidP="0062321F">
-[...37 lines deleted...]
-    <w:p w14:paraId="32640255" w14:textId="24613115" w:rsidR="00575CA9" w:rsidRPr="00100E41" w:rsidRDefault="00056745" w:rsidP="00100E41">
+    <w:p w14:paraId="32640255" w14:textId="662BBF34" w:rsidR="00575CA9" w:rsidRPr="00762F3B" w:rsidRDefault="00056745" w:rsidP="00762F3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:right="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA34F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Minutes as Distributed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00100E41">
+        <w:t>Minutes as Distributed:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">:   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A316E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E038ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="0062321F" w:rsidRPr="00100E41">
+      <w:r w:rsidR="00DA2E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00266EC7" w:rsidRPr="00100E41">
+        <w:t>pproval of</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">proval of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00470F12" w:rsidRPr="00100E41">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>November</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B855B4" w:rsidRPr="00100E41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63268">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidR="002360EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F024F">
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C4733B" w:rsidRPr="00100E41">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F024F">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002360EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C4733B" w:rsidRPr="00100E41">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F6EAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Election Board </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A316E7">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meeting </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C4733B" w:rsidRPr="00100E41">
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DA2E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Minutes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0062321F" w:rsidRPr="00100E41">
+        <w:t xml:space="preserve"> Election Board Minutes</w:t>
+      </w:r>
+      <w:r w:rsidR="00295D4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:r w:rsidR="00470F12" w:rsidRPr="00100E41">
+      <w:r w:rsidR="002360EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>November</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B855B4" w:rsidRPr="00100E41">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">ay </w:t>
+      </w:r>
+      <w:r w:rsidR="006B54BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00295D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F024F">
+      <w:r w:rsidR="007F6EAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0062321F" w:rsidRPr="00100E41">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F024F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6EAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0062321F" w:rsidRPr="00100E41">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00295D4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Election Board </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+        <w:t xml:space="preserve"> Election Board Minutes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001DB086" w14:textId="77777777" w:rsidR="00056745" w:rsidRDefault="00056745" w:rsidP="00056745">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="132ABAD3" w14:textId="77777777" w:rsidR="00056745" w:rsidRDefault="00056745" w:rsidP="00056745">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
@@ -662,403 +656,415 @@
       </w:r>
       <w:r w:rsidRPr="002146CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>ld Business:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3A1B01" w14:textId="77777777" w:rsidR="00056745" w:rsidRDefault="00056745" w:rsidP="00056745">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="670C0ABA" w14:textId="569B0D5C" w:rsidR="008F5BDD" w:rsidRDefault="008F5BDD" w:rsidP="008F5BDD">
+    <w:p w14:paraId="7C4E07B6" w14:textId="6852CCA8" w:rsidR="006D6BDD" w:rsidRDefault="008F5BDD" w:rsidP="008969C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF77F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>New Business:</w:t>
       </w:r>
       <w:r w:rsidR="00266EC7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AAF83D" w14:textId="77777777" w:rsidR="00266EC7" w:rsidRDefault="00266EC7" w:rsidP="00266EC7">
+    <w:p w14:paraId="1A8CB005" w14:textId="77777777" w:rsidR="00667785" w:rsidRDefault="00667785" w:rsidP="00667785">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21562BD0" w14:textId="77777777" w:rsidR="00100E41" w:rsidRPr="00CC773C" w:rsidRDefault="00100E41" w:rsidP="00100E41">
+    <w:p w14:paraId="04125163" w14:textId="77777777" w:rsidR="00667785" w:rsidRPr="00CC773C" w:rsidRDefault="00667785" w:rsidP="00667785">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Convening the Count and Canvass Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DBA0CF" w14:textId="77777777" w:rsidR="00100E41" w:rsidRDefault="00100E41" w:rsidP="00100E41">
+    <w:p w14:paraId="2312928B" w14:textId="06FC6271" w:rsidR="00667785" w:rsidRPr="008969C2" w:rsidRDefault="00667785" w:rsidP="00667785">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Christa Miller, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20C13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Chief Clerk/Chief Registra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">r, Board of Elections </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D97309" w14:textId="77777777" w:rsidR="00100E41" w:rsidRPr="006D6BDD" w:rsidRDefault="00100E41" w:rsidP="00100E41">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69F3D275" w14:textId="77777777" w:rsidR="008969C2" w:rsidRPr="008969C2" w:rsidRDefault="008969C2" w:rsidP="008969C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5644A870" w14:textId="7ED70662" w:rsidR="006D6BDD" w:rsidRDefault="006D6BDD" w:rsidP="006D6BDD">
+    <w:p w14:paraId="08188DEA" w14:textId="656DD05B" w:rsidR="008969C2" w:rsidRDefault="008969C2" w:rsidP="008969C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266EC7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Update on the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00470F12">
+        <w:t xml:space="preserve">Update </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">November </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F024F">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00266EC7">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F024F">
+        <w:t>May</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00266EC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00191942">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Municipal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00470F12">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00266EC7">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>lection</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00465547">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Results</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA2CF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C75A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Primary Election</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Results </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC3CCBD" w14:textId="3E31E01A" w:rsidR="005855EA" w:rsidRPr="00191942" w:rsidRDefault="006D6BDD" w:rsidP="00191942">
+    <w:p w14:paraId="3108F2B2" w14:textId="77777777" w:rsidR="008969C2" w:rsidRDefault="008969C2" w:rsidP="008969C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Christa Miller, Chief Clerk, Board of Elections</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387A3746" w14:textId="77777777" w:rsidR="00677F52" w:rsidRDefault="00677F52" w:rsidP="00677F52">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="387A3746" w14:textId="77777777" w:rsidR="00677F52" w:rsidRPr="00C63268" w:rsidRDefault="00677F52" w:rsidP="00C63268">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="177ADD95" w14:textId="05FC15CD" w:rsidR="006E1FD2" w:rsidRPr="006E1FD2" w:rsidRDefault="005855EA" w:rsidP="006E1FD2">
+    <w:p w14:paraId="43A7478E" w14:textId="77777777" w:rsidR="008472E0" w:rsidRDefault="00DE7753" w:rsidP="009606F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00DE7753" w:rsidRPr="00EF77F2">
+      <w:r w:rsidRPr="00EF77F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Busin</w:t>
       </w:r>
       <w:r w:rsidR="004E78B3" w:rsidRPr="00EF77F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ess </w:t>
       </w:r>
       <w:r w:rsidR="00430931" w:rsidRPr="00EF77F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>from Guests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0370FC3D" w14:textId="77777777" w:rsidR="00CE33BE" w:rsidRPr="00EF77F2" w:rsidRDefault="00CE33BE" w:rsidP="00CE33BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="208967FC" w14:textId="43A56379" w:rsidR="00685627" w:rsidRPr="005855EA" w:rsidRDefault="00CD2D2A" w:rsidP="005855EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="208967FC" w14:textId="77777777" w:rsidR="00685627" w:rsidRPr="00EA2CAC" w:rsidRDefault="00CD2D2A" w:rsidP="000B7FB5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005855EA">
+      <w:r w:rsidRPr="00EA2CAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00D32117" w:rsidRPr="005855EA">
+      <w:r w:rsidR="00D32117" w:rsidRPr="00EA2CAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>djour</w:t>
       </w:r>
-      <w:r w:rsidR="00DB5BD5" w:rsidRPr="005855EA">
+      <w:r w:rsidR="00DB5BD5" w:rsidRPr="00EA2CAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00685627" w:rsidRPr="005855EA" w:rsidSect="007A08B3">
+    <w:sectPr w:rsidR="00685627" w:rsidRPr="00EA2CAC" w:rsidSect="007A08B3">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5901D451" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C" w:rsidP="0057090C">
+    <w:p w14:paraId="480F7101" w14:textId="77777777" w:rsidR="00154D8E" w:rsidRDefault="00154D8E" w:rsidP="0057090C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="116A16D8" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C" w:rsidP="0057090C">
+    <w:p w14:paraId="24188F8F" w14:textId="77777777" w:rsidR="00154D8E" w:rsidRDefault="00154D8E" w:rsidP="0057090C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1117,58 +1123,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="154ACA00" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C02F8B7" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5156B18B" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C" w:rsidP="0057090C">
+    <w:p w14:paraId="7B5E00C1" w14:textId="77777777" w:rsidR="00154D8E" w:rsidRDefault="00154D8E" w:rsidP="0057090C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64AE0F7B" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C" w:rsidP="0057090C">
+    <w:p w14:paraId="7246F27B" w14:textId="77777777" w:rsidR="00154D8E" w:rsidRDefault="00154D8E" w:rsidP="0057090C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="130A0F50" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="317F50C9" w14:textId="77777777" w:rsidR="0057090C" w:rsidRDefault="0057090C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -1468,51 +1474,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DEB48AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16D0A242"/>
+    <w:tmpl w:val="6EF89B5E"/>
     <w:lvl w:ilvl="0" w:tplc="2C344A46">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="82A20F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -1696,139 +1702,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ACE38BD"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="732D487A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5714065E"/>
     <w:lvl w:ilvl="0" w:tplc="82A20F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1876,51 +1793,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB04F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="178A5BDE"/>
     <w:lvl w:ilvl="0" w:tplc="82A20F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1978,83 +1895,108 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="118644205">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1515729399">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1649751001">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1593736021">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1445073121">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1548179439">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="500121956">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="232931770">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1249313777">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="738139558">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10" w16cid:durableId="1658413948">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="466945"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F66F43"/>
     <w:rsid w:val="00001828"/>
     <w:rsid w:val="00001A0D"/>
     <w:rsid w:val="00003EE7"/>
     <w:rsid w:val="0000576F"/>
     <w:rsid w:val="00005D82"/>
     <w:rsid w:val="00005F41"/>
@@ -2067,51 +2009,53 @@
     <w:rsid w:val="000157A9"/>
     <w:rsid w:val="00015E43"/>
     <w:rsid w:val="000169E5"/>
     <w:rsid w:val="0002081A"/>
     <w:rsid w:val="00021A30"/>
     <w:rsid w:val="000223A9"/>
     <w:rsid w:val="000223DB"/>
     <w:rsid w:val="0002248C"/>
     <w:rsid w:val="00022972"/>
     <w:rsid w:val="00023193"/>
     <w:rsid w:val="00023811"/>
     <w:rsid w:val="000254A1"/>
     <w:rsid w:val="000256EF"/>
     <w:rsid w:val="00025CF0"/>
     <w:rsid w:val="000261AA"/>
     <w:rsid w:val="000265D0"/>
     <w:rsid w:val="00026B2B"/>
     <w:rsid w:val="000271CC"/>
     <w:rsid w:val="0002764C"/>
     <w:rsid w:val="0003059B"/>
     <w:rsid w:val="00031B8A"/>
     <w:rsid w:val="0003226B"/>
     <w:rsid w:val="00033681"/>
     <w:rsid w:val="00033A5F"/>
     <w:rsid w:val="00033D14"/>
+    <w:rsid w:val="00033F28"/>
     <w:rsid w:val="00033F9E"/>
+    <w:rsid w:val="00034818"/>
     <w:rsid w:val="0003543C"/>
     <w:rsid w:val="0003686B"/>
     <w:rsid w:val="00037217"/>
     <w:rsid w:val="0004023A"/>
     <w:rsid w:val="0004042C"/>
     <w:rsid w:val="00040A8E"/>
     <w:rsid w:val="000426AE"/>
     <w:rsid w:val="0004314C"/>
     <w:rsid w:val="0004422C"/>
     <w:rsid w:val="00044468"/>
     <w:rsid w:val="00045719"/>
     <w:rsid w:val="00045B96"/>
     <w:rsid w:val="00045CBE"/>
     <w:rsid w:val="000465EE"/>
     <w:rsid w:val="0004691E"/>
     <w:rsid w:val="0004748E"/>
     <w:rsid w:val="000475DA"/>
     <w:rsid w:val="000477E7"/>
     <w:rsid w:val="000501D5"/>
     <w:rsid w:val="00050423"/>
     <w:rsid w:val="00052183"/>
     <w:rsid w:val="0005227F"/>
     <w:rsid w:val="00054108"/>
     <w:rsid w:val="000541E3"/>
     <w:rsid w:val="000546D8"/>
@@ -2141,51 +2085,50 @@
     <w:rsid w:val="00076202"/>
     <w:rsid w:val="00076DB8"/>
     <w:rsid w:val="00076F49"/>
     <w:rsid w:val="000776B4"/>
     <w:rsid w:val="00077D31"/>
     <w:rsid w:val="000820C6"/>
     <w:rsid w:val="0008571A"/>
     <w:rsid w:val="000864A8"/>
     <w:rsid w:val="00086A54"/>
     <w:rsid w:val="00086E2B"/>
     <w:rsid w:val="000906B5"/>
     <w:rsid w:val="00091543"/>
     <w:rsid w:val="00092B43"/>
     <w:rsid w:val="00093634"/>
     <w:rsid w:val="000938EA"/>
     <w:rsid w:val="00093B04"/>
     <w:rsid w:val="00093BDC"/>
     <w:rsid w:val="000946D5"/>
     <w:rsid w:val="00095777"/>
     <w:rsid w:val="00095940"/>
     <w:rsid w:val="00096374"/>
     <w:rsid w:val="00096DF0"/>
     <w:rsid w:val="000A06B0"/>
     <w:rsid w:val="000A0E4A"/>
     <w:rsid w:val="000A18A4"/>
-    <w:rsid w:val="000A1D19"/>
     <w:rsid w:val="000A2107"/>
     <w:rsid w:val="000A218F"/>
     <w:rsid w:val="000A24FD"/>
     <w:rsid w:val="000A2644"/>
     <w:rsid w:val="000A280B"/>
     <w:rsid w:val="000A31A8"/>
     <w:rsid w:val="000A357E"/>
     <w:rsid w:val="000A37B8"/>
     <w:rsid w:val="000A3CD0"/>
     <w:rsid w:val="000A7137"/>
     <w:rsid w:val="000B18D5"/>
     <w:rsid w:val="000B1AA0"/>
     <w:rsid w:val="000B357D"/>
     <w:rsid w:val="000B42FC"/>
     <w:rsid w:val="000B468A"/>
     <w:rsid w:val="000C03B5"/>
     <w:rsid w:val="000C0B32"/>
     <w:rsid w:val="000C15E2"/>
     <w:rsid w:val="000C3562"/>
     <w:rsid w:val="000C4CC5"/>
     <w:rsid w:val="000C4CE7"/>
     <w:rsid w:val="000C562B"/>
     <w:rsid w:val="000C582A"/>
     <w:rsid w:val="000C58E5"/>
     <w:rsid w:val="000C5F0A"/>
@@ -2211,187 +2154,186 @@
     <w:rsid w:val="000E61BF"/>
     <w:rsid w:val="000E634E"/>
     <w:rsid w:val="000E6474"/>
     <w:rsid w:val="000E6869"/>
     <w:rsid w:val="000E6874"/>
     <w:rsid w:val="000E6A15"/>
     <w:rsid w:val="000E6BD9"/>
     <w:rsid w:val="000E7660"/>
     <w:rsid w:val="000F05C3"/>
     <w:rsid w:val="000F0801"/>
     <w:rsid w:val="000F0C71"/>
     <w:rsid w:val="000F0F38"/>
     <w:rsid w:val="000F1714"/>
     <w:rsid w:val="000F2179"/>
     <w:rsid w:val="000F2C87"/>
     <w:rsid w:val="000F2F6E"/>
     <w:rsid w:val="000F331C"/>
     <w:rsid w:val="000F3CBF"/>
     <w:rsid w:val="000F4037"/>
     <w:rsid w:val="000F45E6"/>
     <w:rsid w:val="000F476E"/>
     <w:rsid w:val="000F4916"/>
     <w:rsid w:val="000F4BF4"/>
     <w:rsid w:val="000F5ABC"/>
     <w:rsid w:val="000F6524"/>
-    <w:rsid w:val="00100E41"/>
+    <w:rsid w:val="000F7170"/>
     <w:rsid w:val="00101301"/>
     <w:rsid w:val="001015A8"/>
     <w:rsid w:val="001016E2"/>
     <w:rsid w:val="00101B03"/>
     <w:rsid w:val="0010223A"/>
     <w:rsid w:val="00103B6C"/>
     <w:rsid w:val="00103C9A"/>
     <w:rsid w:val="00103FB4"/>
     <w:rsid w:val="00103FF4"/>
     <w:rsid w:val="00104F17"/>
     <w:rsid w:val="0010544B"/>
     <w:rsid w:val="00105C86"/>
     <w:rsid w:val="001061FD"/>
     <w:rsid w:val="00106A24"/>
     <w:rsid w:val="00106DDA"/>
     <w:rsid w:val="00110DA4"/>
     <w:rsid w:val="00110F11"/>
     <w:rsid w:val="0011123D"/>
     <w:rsid w:val="0011161E"/>
     <w:rsid w:val="001116B8"/>
     <w:rsid w:val="00111710"/>
     <w:rsid w:val="00112DAA"/>
     <w:rsid w:val="0011397E"/>
     <w:rsid w:val="00113A2B"/>
     <w:rsid w:val="00114D8C"/>
     <w:rsid w:val="001160CB"/>
     <w:rsid w:val="00123BA1"/>
     <w:rsid w:val="00125433"/>
     <w:rsid w:val="00125734"/>
     <w:rsid w:val="001257F2"/>
     <w:rsid w:val="00125A20"/>
     <w:rsid w:val="00125AD9"/>
     <w:rsid w:val="00125BEC"/>
     <w:rsid w:val="00126CF6"/>
     <w:rsid w:val="0012745A"/>
     <w:rsid w:val="00127758"/>
     <w:rsid w:val="00127788"/>
     <w:rsid w:val="00127E34"/>
     <w:rsid w:val="00130CB1"/>
     <w:rsid w:val="00132E8F"/>
     <w:rsid w:val="001338BA"/>
     <w:rsid w:val="00133D33"/>
     <w:rsid w:val="00134D0A"/>
     <w:rsid w:val="001359E2"/>
     <w:rsid w:val="00135A40"/>
+    <w:rsid w:val="00135D90"/>
     <w:rsid w:val="00136EA4"/>
     <w:rsid w:val="00137C21"/>
     <w:rsid w:val="0014055D"/>
     <w:rsid w:val="00140780"/>
     <w:rsid w:val="001408C4"/>
     <w:rsid w:val="00140C3D"/>
     <w:rsid w:val="00141094"/>
     <w:rsid w:val="0014122F"/>
     <w:rsid w:val="00142E64"/>
     <w:rsid w:val="00143E33"/>
     <w:rsid w:val="00144724"/>
     <w:rsid w:val="001449DB"/>
     <w:rsid w:val="00145D44"/>
     <w:rsid w:val="00146BAD"/>
     <w:rsid w:val="001505F5"/>
     <w:rsid w:val="00150BD9"/>
     <w:rsid w:val="00151839"/>
     <w:rsid w:val="00151C34"/>
     <w:rsid w:val="00152C3E"/>
+    <w:rsid w:val="00154D8E"/>
     <w:rsid w:val="00155FD4"/>
     <w:rsid w:val="00157BCD"/>
     <w:rsid w:val="0016154E"/>
     <w:rsid w:val="00161B37"/>
     <w:rsid w:val="00162DB5"/>
     <w:rsid w:val="001639C4"/>
     <w:rsid w:val="001640D4"/>
     <w:rsid w:val="001641E0"/>
     <w:rsid w:val="001646AC"/>
     <w:rsid w:val="001651FA"/>
     <w:rsid w:val="001653D0"/>
     <w:rsid w:val="00165860"/>
     <w:rsid w:val="00166BC2"/>
     <w:rsid w:val="001678A6"/>
     <w:rsid w:val="0017182F"/>
     <w:rsid w:val="001746E1"/>
     <w:rsid w:val="00175AC4"/>
     <w:rsid w:val="00176A1D"/>
     <w:rsid w:val="00176C19"/>
     <w:rsid w:val="00176C6C"/>
     <w:rsid w:val="00176F69"/>
     <w:rsid w:val="00177178"/>
     <w:rsid w:val="001808C2"/>
     <w:rsid w:val="001808C9"/>
     <w:rsid w:val="00180F29"/>
     <w:rsid w:val="00181E88"/>
     <w:rsid w:val="001824DF"/>
     <w:rsid w:val="00182931"/>
     <w:rsid w:val="0018365F"/>
     <w:rsid w:val="001840FA"/>
     <w:rsid w:val="001847DD"/>
     <w:rsid w:val="00186880"/>
     <w:rsid w:val="00187C6B"/>
-    <w:rsid w:val="00191942"/>
     <w:rsid w:val="00192499"/>
     <w:rsid w:val="00193FE4"/>
     <w:rsid w:val="00195C14"/>
     <w:rsid w:val="0019630F"/>
     <w:rsid w:val="00196317"/>
     <w:rsid w:val="001974BC"/>
     <w:rsid w:val="001976FE"/>
     <w:rsid w:val="00197823"/>
     <w:rsid w:val="001A10B9"/>
     <w:rsid w:val="001A163A"/>
     <w:rsid w:val="001A31D5"/>
     <w:rsid w:val="001A36BE"/>
     <w:rsid w:val="001A4247"/>
     <w:rsid w:val="001A4B08"/>
     <w:rsid w:val="001A56CD"/>
     <w:rsid w:val="001A6813"/>
     <w:rsid w:val="001A6F99"/>
     <w:rsid w:val="001A7467"/>
     <w:rsid w:val="001A7530"/>
     <w:rsid w:val="001A790D"/>
     <w:rsid w:val="001B1240"/>
     <w:rsid w:val="001B3213"/>
     <w:rsid w:val="001B330D"/>
     <w:rsid w:val="001B4A18"/>
     <w:rsid w:val="001B553A"/>
-    <w:rsid w:val="001B5FDE"/>
     <w:rsid w:val="001B6E4E"/>
     <w:rsid w:val="001B7046"/>
     <w:rsid w:val="001B7594"/>
     <w:rsid w:val="001C0701"/>
     <w:rsid w:val="001C17D5"/>
     <w:rsid w:val="001C1BB7"/>
     <w:rsid w:val="001C1DF0"/>
     <w:rsid w:val="001C2440"/>
     <w:rsid w:val="001C2F9D"/>
     <w:rsid w:val="001C519D"/>
     <w:rsid w:val="001C54B3"/>
-    <w:rsid w:val="001C5636"/>
     <w:rsid w:val="001C5DFB"/>
     <w:rsid w:val="001C6688"/>
     <w:rsid w:val="001C75CA"/>
     <w:rsid w:val="001C795F"/>
     <w:rsid w:val="001C7BF5"/>
     <w:rsid w:val="001D02EE"/>
     <w:rsid w:val="001D034F"/>
     <w:rsid w:val="001D0551"/>
     <w:rsid w:val="001D0BF5"/>
     <w:rsid w:val="001D157E"/>
     <w:rsid w:val="001D1DD3"/>
     <w:rsid w:val="001D20BF"/>
     <w:rsid w:val="001D2B4F"/>
     <w:rsid w:val="001D2DCE"/>
     <w:rsid w:val="001D4156"/>
     <w:rsid w:val="001D4DCF"/>
     <w:rsid w:val="001D5017"/>
     <w:rsid w:val="001D5E92"/>
     <w:rsid w:val="001D6B00"/>
     <w:rsid w:val="001D6BA1"/>
     <w:rsid w:val="001E05F5"/>
     <w:rsid w:val="001E0994"/>
     <w:rsid w:val="001E1664"/>
     <w:rsid w:val="001E18C3"/>
     <w:rsid w:val="001E1A98"/>
@@ -2407,80 +2349,80 @@
     <w:rsid w:val="001F1E50"/>
     <w:rsid w:val="001F249C"/>
     <w:rsid w:val="001F262B"/>
     <w:rsid w:val="001F314F"/>
     <w:rsid w:val="001F36DE"/>
     <w:rsid w:val="001F3946"/>
     <w:rsid w:val="001F4930"/>
     <w:rsid w:val="001F6AF0"/>
     <w:rsid w:val="001F7B40"/>
     <w:rsid w:val="00200340"/>
     <w:rsid w:val="00201A7A"/>
     <w:rsid w:val="00201D9A"/>
     <w:rsid w:val="00202F43"/>
     <w:rsid w:val="002033D3"/>
     <w:rsid w:val="00203668"/>
     <w:rsid w:val="00203DF3"/>
     <w:rsid w:val="00203FFF"/>
     <w:rsid w:val="002045EE"/>
     <w:rsid w:val="00205394"/>
     <w:rsid w:val="00205D2F"/>
     <w:rsid w:val="002062E2"/>
     <w:rsid w:val="00206335"/>
     <w:rsid w:val="00206791"/>
     <w:rsid w:val="00210019"/>
     <w:rsid w:val="00211F7B"/>
-    <w:rsid w:val="002128C6"/>
     <w:rsid w:val="00212905"/>
     <w:rsid w:val="002140F7"/>
     <w:rsid w:val="00214163"/>
     <w:rsid w:val="0021422D"/>
     <w:rsid w:val="002149D8"/>
     <w:rsid w:val="0021562E"/>
     <w:rsid w:val="00215F17"/>
     <w:rsid w:val="00216543"/>
     <w:rsid w:val="00217541"/>
     <w:rsid w:val="00220509"/>
     <w:rsid w:val="00221410"/>
     <w:rsid w:val="0022239A"/>
     <w:rsid w:val="00222651"/>
     <w:rsid w:val="00223C54"/>
     <w:rsid w:val="00223DAA"/>
     <w:rsid w:val="00224544"/>
     <w:rsid w:val="00224A8A"/>
     <w:rsid w:val="00224E6A"/>
     <w:rsid w:val="00225CDE"/>
     <w:rsid w:val="002263F6"/>
     <w:rsid w:val="00226F0D"/>
     <w:rsid w:val="00227005"/>
     <w:rsid w:val="00227029"/>
     <w:rsid w:val="00230EF8"/>
     <w:rsid w:val="00232273"/>
     <w:rsid w:val="002325EA"/>
     <w:rsid w:val="00232DD4"/>
     <w:rsid w:val="00234F9D"/>
     <w:rsid w:val="0023567C"/>
+    <w:rsid w:val="002360EE"/>
     <w:rsid w:val="00236262"/>
     <w:rsid w:val="00237AF1"/>
     <w:rsid w:val="002409B2"/>
     <w:rsid w:val="002434AE"/>
     <w:rsid w:val="002455F5"/>
     <w:rsid w:val="00245623"/>
     <w:rsid w:val="00246042"/>
     <w:rsid w:val="00246B73"/>
     <w:rsid w:val="00250F10"/>
     <w:rsid w:val="0025187E"/>
     <w:rsid w:val="002519E9"/>
     <w:rsid w:val="00251EBC"/>
     <w:rsid w:val="00252369"/>
     <w:rsid w:val="0025253E"/>
     <w:rsid w:val="002530C7"/>
     <w:rsid w:val="00254412"/>
     <w:rsid w:val="00254D15"/>
     <w:rsid w:val="00255099"/>
     <w:rsid w:val="002552D2"/>
     <w:rsid w:val="00255605"/>
     <w:rsid w:val="00255A8E"/>
     <w:rsid w:val="002563CB"/>
     <w:rsid w:val="00257BDB"/>
     <w:rsid w:val="0026205A"/>
     <w:rsid w:val="002620DA"/>
@@ -2508,187 +2450,192 @@
     <w:rsid w:val="002756CA"/>
     <w:rsid w:val="002764D5"/>
     <w:rsid w:val="00276DBA"/>
     <w:rsid w:val="00277634"/>
     <w:rsid w:val="00280012"/>
     <w:rsid w:val="00280023"/>
     <w:rsid w:val="00282855"/>
     <w:rsid w:val="0028397A"/>
     <w:rsid w:val="00283C81"/>
     <w:rsid w:val="00284620"/>
     <w:rsid w:val="00284722"/>
     <w:rsid w:val="00284F9F"/>
     <w:rsid w:val="00287441"/>
     <w:rsid w:val="0028769C"/>
     <w:rsid w:val="00287CF2"/>
     <w:rsid w:val="00290ACD"/>
     <w:rsid w:val="00290B06"/>
     <w:rsid w:val="0029110A"/>
     <w:rsid w:val="00291220"/>
     <w:rsid w:val="002916E5"/>
     <w:rsid w:val="00291A72"/>
     <w:rsid w:val="00291AA0"/>
     <w:rsid w:val="00291F39"/>
     <w:rsid w:val="00292F09"/>
     <w:rsid w:val="00294FF2"/>
+    <w:rsid w:val="00295D4A"/>
     <w:rsid w:val="00297708"/>
     <w:rsid w:val="002979A1"/>
     <w:rsid w:val="00297E47"/>
     <w:rsid w:val="002A0730"/>
-    <w:rsid w:val="002A10C1"/>
     <w:rsid w:val="002A155C"/>
     <w:rsid w:val="002A322F"/>
     <w:rsid w:val="002A36DF"/>
     <w:rsid w:val="002A53D8"/>
     <w:rsid w:val="002A5B22"/>
     <w:rsid w:val="002A5F04"/>
     <w:rsid w:val="002A7605"/>
     <w:rsid w:val="002A7E43"/>
     <w:rsid w:val="002B0963"/>
     <w:rsid w:val="002B12E2"/>
     <w:rsid w:val="002B1AE6"/>
     <w:rsid w:val="002B23E6"/>
     <w:rsid w:val="002B2857"/>
     <w:rsid w:val="002B2D84"/>
     <w:rsid w:val="002B34B1"/>
     <w:rsid w:val="002B44E8"/>
     <w:rsid w:val="002B4589"/>
     <w:rsid w:val="002B5E45"/>
     <w:rsid w:val="002C1208"/>
     <w:rsid w:val="002C17B2"/>
     <w:rsid w:val="002C21CE"/>
     <w:rsid w:val="002C2F4B"/>
     <w:rsid w:val="002C3486"/>
     <w:rsid w:val="002C50B8"/>
     <w:rsid w:val="002C5EE7"/>
     <w:rsid w:val="002C5F34"/>
     <w:rsid w:val="002C72DB"/>
+    <w:rsid w:val="002C73A6"/>
+    <w:rsid w:val="002C74C5"/>
     <w:rsid w:val="002C77AF"/>
     <w:rsid w:val="002D098E"/>
     <w:rsid w:val="002D1C68"/>
     <w:rsid w:val="002D2066"/>
     <w:rsid w:val="002D365C"/>
     <w:rsid w:val="002D3CB3"/>
     <w:rsid w:val="002D3CD3"/>
     <w:rsid w:val="002D462B"/>
     <w:rsid w:val="002D54BD"/>
     <w:rsid w:val="002D5976"/>
     <w:rsid w:val="002D5F22"/>
     <w:rsid w:val="002D7F0B"/>
     <w:rsid w:val="002E0B04"/>
     <w:rsid w:val="002E14BD"/>
     <w:rsid w:val="002E2473"/>
     <w:rsid w:val="002E3640"/>
     <w:rsid w:val="002E38E9"/>
     <w:rsid w:val="002E4C3E"/>
     <w:rsid w:val="002E5A5C"/>
     <w:rsid w:val="002E603D"/>
     <w:rsid w:val="002E6A1C"/>
     <w:rsid w:val="002E6F71"/>
     <w:rsid w:val="002E7212"/>
     <w:rsid w:val="002F0EA5"/>
     <w:rsid w:val="002F3FEC"/>
     <w:rsid w:val="002F5FD2"/>
     <w:rsid w:val="002F63A4"/>
     <w:rsid w:val="002F6AE6"/>
     <w:rsid w:val="002F702A"/>
     <w:rsid w:val="002F7E8B"/>
     <w:rsid w:val="002F7FA8"/>
     <w:rsid w:val="0030014E"/>
     <w:rsid w:val="003005D4"/>
     <w:rsid w:val="00300E87"/>
     <w:rsid w:val="003010F7"/>
     <w:rsid w:val="00302147"/>
     <w:rsid w:val="00302344"/>
     <w:rsid w:val="00302496"/>
     <w:rsid w:val="00302794"/>
     <w:rsid w:val="00303024"/>
     <w:rsid w:val="003032E3"/>
     <w:rsid w:val="003044BB"/>
     <w:rsid w:val="003048C8"/>
     <w:rsid w:val="00305715"/>
     <w:rsid w:val="00305ACB"/>
     <w:rsid w:val="003071A8"/>
     <w:rsid w:val="00307258"/>
     <w:rsid w:val="00307E2C"/>
     <w:rsid w:val="00310212"/>
+    <w:rsid w:val="00310536"/>
     <w:rsid w:val="00311083"/>
     <w:rsid w:val="003110C4"/>
     <w:rsid w:val="00311C89"/>
     <w:rsid w:val="00312114"/>
     <w:rsid w:val="00314438"/>
     <w:rsid w:val="0031487F"/>
     <w:rsid w:val="003152F9"/>
     <w:rsid w:val="00316518"/>
     <w:rsid w:val="00320870"/>
     <w:rsid w:val="00323685"/>
     <w:rsid w:val="0032494A"/>
     <w:rsid w:val="00325069"/>
     <w:rsid w:val="003277D7"/>
     <w:rsid w:val="00327888"/>
     <w:rsid w:val="003306DC"/>
     <w:rsid w:val="003308C7"/>
     <w:rsid w:val="00330BD3"/>
     <w:rsid w:val="00330D8A"/>
     <w:rsid w:val="00331490"/>
     <w:rsid w:val="00331E5E"/>
     <w:rsid w:val="00332738"/>
     <w:rsid w:val="00332B30"/>
     <w:rsid w:val="00333149"/>
+    <w:rsid w:val="003334AA"/>
     <w:rsid w:val="003335D1"/>
     <w:rsid w:val="00333BE1"/>
     <w:rsid w:val="003345B6"/>
     <w:rsid w:val="0033490F"/>
     <w:rsid w:val="00334B34"/>
     <w:rsid w:val="00335CD5"/>
     <w:rsid w:val="0033604D"/>
     <w:rsid w:val="00336C4F"/>
     <w:rsid w:val="00337945"/>
     <w:rsid w:val="00337FBD"/>
     <w:rsid w:val="0034011B"/>
     <w:rsid w:val="00341042"/>
     <w:rsid w:val="00341A31"/>
     <w:rsid w:val="00342142"/>
     <w:rsid w:val="00342290"/>
     <w:rsid w:val="00342A80"/>
     <w:rsid w:val="00343464"/>
     <w:rsid w:val="003436D2"/>
     <w:rsid w:val="0034376E"/>
     <w:rsid w:val="00347FFC"/>
     <w:rsid w:val="00351F32"/>
     <w:rsid w:val="003523B6"/>
     <w:rsid w:val="00352D57"/>
     <w:rsid w:val="003530B4"/>
     <w:rsid w:val="003532AB"/>
     <w:rsid w:val="0035433C"/>
     <w:rsid w:val="003550C7"/>
     <w:rsid w:val="0035546E"/>
     <w:rsid w:val="00357A47"/>
     <w:rsid w:val="00360212"/>
     <w:rsid w:val="003608C9"/>
     <w:rsid w:val="00360FF0"/>
     <w:rsid w:val="00361C46"/>
+    <w:rsid w:val="00363C96"/>
     <w:rsid w:val="003653D4"/>
     <w:rsid w:val="00365D15"/>
     <w:rsid w:val="00365EC9"/>
     <w:rsid w:val="00367334"/>
     <w:rsid w:val="00367AE7"/>
     <w:rsid w:val="00370DBC"/>
     <w:rsid w:val="003713F8"/>
     <w:rsid w:val="00371936"/>
     <w:rsid w:val="003726EA"/>
     <w:rsid w:val="00372CBD"/>
     <w:rsid w:val="00375036"/>
     <w:rsid w:val="003755AE"/>
     <w:rsid w:val="00376A1D"/>
     <w:rsid w:val="00376CE3"/>
     <w:rsid w:val="003777B6"/>
     <w:rsid w:val="00377A7F"/>
     <w:rsid w:val="003805C6"/>
     <w:rsid w:val="00380A94"/>
     <w:rsid w:val="003817E1"/>
     <w:rsid w:val="00381C4B"/>
     <w:rsid w:val="00381FA9"/>
     <w:rsid w:val="00382220"/>
     <w:rsid w:val="00382866"/>
     <w:rsid w:val="00382E43"/>
     <w:rsid w:val="003853BE"/>
@@ -2845,165 +2792,167 @@
     <w:rsid w:val="00442365"/>
     <w:rsid w:val="00442797"/>
     <w:rsid w:val="004449BA"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445061"/>
     <w:rsid w:val="00445D3C"/>
     <w:rsid w:val="00446731"/>
     <w:rsid w:val="004479D0"/>
     <w:rsid w:val="00447FB6"/>
     <w:rsid w:val="00451900"/>
     <w:rsid w:val="00451B55"/>
     <w:rsid w:val="00452293"/>
     <w:rsid w:val="00452DA3"/>
     <w:rsid w:val="00455024"/>
     <w:rsid w:val="00456112"/>
     <w:rsid w:val="00457164"/>
     <w:rsid w:val="004575F7"/>
     <w:rsid w:val="00457C41"/>
     <w:rsid w:val="004609E3"/>
     <w:rsid w:val="004617DA"/>
     <w:rsid w:val="0046284C"/>
     <w:rsid w:val="00462A7D"/>
     <w:rsid w:val="00464479"/>
     <w:rsid w:val="00464D88"/>
     <w:rsid w:val="00464E41"/>
+    <w:rsid w:val="00465547"/>
     <w:rsid w:val="00465A7F"/>
     <w:rsid w:val="0046672E"/>
     <w:rsid w:val="004673FE"/>
     <w:rsid w:val="00470702"/>
-    <w:rsid w:val="00470F12"/>
     <w:rsid w:val="00471555"/>
     <w:rsid w:val="00471F7C"/>
     <w:rsid w:val="004726A7"/>
     <w:rsid w:val="00473F6C"/>
     <w:rsid w:val="00474B8C"/>
+    <w:rsid w:val="00475EB8"/>
     <w:rsid w:val="00475F1B"/>
     <w:rsid w:val="004760F1"/>
     <w:rsid w:val="00476B3D"/>
     <w:rsid w:val="00477863"/>
     <w:rsid w:val="00480F16"/>
     <w:rsid w:val="00481EB4"/>
     <w:rsid w:val="00482233"/>
     <w:rsid w:val="00484047"/>
     <w:rsid w:val="00485D06"/>
     <w:rsid w:val="004865B9"/>
     <w:rsid w:val="00486E7B"/>
     <w:rsid w:val="004900EE"/>
     <w:rsid w:val="00490882"/>
     <w:rsid w:val="00491633"/>
     <w:rsid w:val="00491CDF"/>
     <w:rsid w:val="00492389"/>
     <w:rsid w:val="004924B2"/>
     <w:rsid w:val="0049362E"/>
     <w:rsid w:val="00493827"/>
     <w:rsid w:val="004948A2"/>
     <w:rsid w:val="00495615"/>
     <w:rsid w:val="00496F34"/>
     <w:rsid w:val="00497A96"/>
     <w:rsid w:val="004A051C"/>
     <w:rsid w:val="004A064F"/>
     <w:rsid w:val="004A118E"/>
     <w:rsid w:val="004A39EF"/>
     <w:rsid w:val="004A416D"/>
     <w:rsid w:val="004A729C"/>
     <w:rsid w:val="004A7F80"/>
     <w:rsid w:val="004B1692"/>
     <w:rsid w:val="004B2F67"/>
     <w:rsid w:val="004B493B"/>
     <w:rsid w:val="004B6822"/>
     <w:rsid w:val="004C0972"/>
     <w:rsid w:val="004C3695"/>
     <w:rsid w:val="004C642D"/>
     <w:rsid w:val="004C650D"/>
     <w:rsid w:val="004C7C1D"/>
     <w:rsid w:val="004D1503"/>
     <w:rsid w:val="004D1DBF"/>
     <w:rsid w:val="004D2C50"/>
     <w:rsid w:val="004D2D14"/>
+    <w:rsid w:val="004D354E"/>
     <w:rsid w:val="004D42B9"/>
     <w:rsid w:val="004D5B37"/>
     <w:rsid w:val="004D7470"/>
     <w:rsid w:val="004D7CF8"/>
     <w:rsid w:val="004E0BCD"/>
     <w:rsid w:val="004E100C"/>
     <w:rsid w:val="004E118D"/>
     <w:rsid w:val="004E1366"/>
-    <w:rsid w:val="004E1B1A"/>
     <w:rsid w:val="004E2F9C"/>
+    <w:rsid w:val="004E309A"/>
     <w:rsid w:val="004E3EEA"/>
     <w:rsid w:val="004E61C2"/>
     <w:rsid w:val="004E6296"/>
     <w:rsid w:val="004E707B"/>
     <w:rsid w:val="004E735E"/>
     <w:rsid w:val="004E78B3"/>
     <w:rsid w:val="004F14CB"/>
     <w:rsid w:val="004F213B"/>
     <w:rsid w:val="004F2D13"/>
     <w:rsid w:val="004F2ED9"/>
     <w:rsid w:val="004F44F5"/>
     <w:rsid w:val="004F4720"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="004F63C3"/>
     <w:rsid w:val="004F6690"/>
     <w:rsid w:val="004F66A9"/>
     <w:rsid w:val="004F747F"/>
     <w:rsid w:val="005019C3"/>
     <w:rsid w:val="00501CCA"/>
     <w:rsid w:val="00503043"/>
     <w:rsid w:val="00506CEA"/>
     <w:rsid w:val="0050753B"/>
     <w:rsid w:val="00507978"/>
     <w:rsid w:val="005103BE"/>
     <w:rsid w:val="00511333"/>
     <w:rsid w:val="00511873"/>
     <w:rsid w:val="0051344B"/>
     <w:rsid w:val="00514468"/>
     <w:rsid w:val="00514DDD"/>
     <w:rsid w:val="0051507F"/>
     <w:rsid w:val="00516470"/>
     <w:rsid w:val="00517298"/>
     <w:rsid w:val="0052201B"/>
     <w:rsid w:val="005224FB"/>
     <w:rsid w:val="00522650"/>
     <w:rsid w:val="00522C3F"/>
     <w:rsid w:val="00523E53"/>
     <w:rsid w:val="005240A8"/>
     <w:rsid w:val="0052560C"/>
     <w:rsid w:val="0052615E"/>
     <w:rsid w:val="005261BB"/>
+    <w:rsid w:val="0052677D"/>
     <w:rsid w:val="005269BA"/>
     <w:rsid w:val="00526C45"/>
     <w:rsid w:val="00526ED1"/>
     <w:rsid w:val="0052752C"/>
     <w:rsid w:val="00527AD8"/>
     <w:rsid w:val="0053216A"/>
     <w:rsid w:val="00534257"/>
     <w:rsid w:val="0053458D"/>
     <w:rsid w:val="005361E4"/>
     <w:rsid w:val="00540D4F"/>
-    <w:rsid w:val="00542CDC"/>
     <w:rsid w:val="005434A5"/>
     <w:rsid w:val="00544027"/>
     <w:rsid w:val="00545478"/>
     <w:rsid w:val="0054631F"/>
     <w:rsid w:val="0054647F"/>
     <w:rsid w:val="00550729"/>
     <w:rsid w:val="0055276C"/>
     <w:rsid w:val="00553230"/>
     <w:rsid w:val="00553309"/>
     <w:rsid w:val="0055393C"/>
     <w:rsid w:val="00553DF5"/>
     <w:rsid w:val="00553FE2"/>
     <w:rsid w:val="00554135"/>
     <w:rsid w:val="0055478C"/>
     <w:rsid w:val="00555A48"/>
     <w:rsid w:val="005562C8"/>
     <w:rsid w:val="00560BBA"/>
     <w:rsid w:val="00560E2B"/>
     <w:rsid w:val="0056166D"/>
     <w:rsid w:val="00561B6D"/>
     <w:rsid w:val="00561E03"/>
     <w:rsid w:val="00564314"/>
     <w:rsid w:val="005643B6"/>
     <w:rsid w:val="005651CA"/>
     <w:rsid w:val="00565F7A"/>
@@ -3015,51 +2964,50 @@
     <w:rsid w:val="00570A49"/>
     <w:rsid w:val="00570E20"/>
     <w:rsid w:val="0057109B"/>
     <w:rsid w:val="005712A3"/>
     <w:rsid w:val="00571578"/>
     <w:rsid w:val="00571EF4"/>
     <w:rsid w:val="00572D3C"/>
     <w:rsid w:val="00574379"/>
     <w:rsid w:val="00574A9D"/>
     <w:rsid w:val="00575CA9"/>
     <w:rsid w:val="00576179"/>
     <w:rsid w:val="00576E82"/>
     <w:rsid w:val="005770A7"/>
     <w:rsid w:val="0058056B"/>
     <w:rsid w:val="005807C4"/>
     <w:rsid w:val="005817EB"/>
     <w:rsid w:val="00582806"/>
     <w:rsid w:val="00582C97"/>
     <w:rsid w:val="00583409"/>
     <w:rsid w:val="0058390D"/>
     <w:rsid w:val="005840B5"/>
     <w:rsid w:val="005844C3"/>
     <w:rsid w:val="005845C0"/>
     <w:rsid w:val="00584A0C"/>
     <w:rsid w:val="00584F61"/>
-    <w:rsid w:val="005855EA"/>
     <w:rsid w:val="005863E5"/>
     <w:rsid w:val="00586C84"/>
     <w:rsid w:val="00587C77"/>
     <w:rsid w:val="005907D7"/>
     <w:rsid w:val="0059101F"/>
     <w:rsid w:val="00591475"/>
     <w:rsid w:val="0059209F"/>
     <w:rsid w:val="0059310D"/>
     <w:rsid w:val="00593B95"/>
     <w:rsid w:val="00593EC5"/>
     <w:rsid w:val="00594605"/>
     <w:rsid w:val="0059463C"/>
     <w:rsid w:val="00594C2B"/>
     <w:rsid w:val="0059619B"/>
     <w:rsid w:val="00596329"/>
     <w:rsid w:val="00596467"/>
     <w:rsid w:val="005970F9"/>
     <w:rsid w:val="005A13F7"/>
     <w:rsid w:val="005A1497"/>
     <w:rsid w:val="005A1E7C"/>
     <w:rsid w:val="005A2C8C"/>
     <w:rsid w:val="005A3635"/>
     <w:rsid w:val="005A3B7B"/>
     <w:rsid w:val="005A4425"/>
     <w:rsid w:val="005A45DC"/>
@@ -3147,146 +3095,148 @@
     <w:rsid w:val="006336BC"/>
     <w:rsid w:val="00633FF5"/>
     <w:rsid w:val="006352D3"/>
     <w:rsid w:val="006353F7"/>
     <w:rsid w:val="00635735"/>
     <w:rsid w:val="00637B09"/>
     <w:rsid w:val="00640187"/>
     <w:rsid w:val="006408D8"/>
     <w:rsid w:val="00640A40"/>
     <w:rsid w:val="00640B3D"/>
     <w:rsid w:val="006411EF"/>
     <w:rsid w:val="0064154A"/>
     <w:rsid w:val="00641DE3"/>
     <w:rsid w:val="00641DED"/>
     <w:rsid w:val="0064222F"/>
     <w:rsid w:val="00642F75"/>
     <w:rsid w:val="00643142"/>
     <w:rsid w:val="00643C3D"/>
     <w:rsid w:val="00643F96"/>
     <w:rsid w:val="006440E0"/>
     <w:rsid w:val="00644D99"/>
     <w:rsid w:val="00645401"/>
     <w:rsid w:val="00645428"/>
     <w:rsid w:val="006454DC"/>
     <w:rsid w:val="00646089"/>
+    <w:rsid w:val="00646504"/>
     <w:rsid w:val="00647CB3"/>
     <w:rsid w:val="006503FF"/>
     <w:rsid w:val="00650838"/>
     <w:rsid w:val="00652835"/>
     <w:rsid w:val="00652BE4"/>
     <w:rsid w:val="00653762"/>
     <w:rsid w:val="00653841"/>
     <w:rsid w:val="0065431E"/>
     <w:rsid w:val="006546AA"/>
     <w:rsid w:val="00654D8A"/>
     <w:rsid w:val="006563E7"/>
     <w:rsid w:val="0065676B"/>
     <w:rsid w:val="00656CDA"/>
     <w:rsid w:val="00660A55"/>
     <w:rsid w:val="006612D2"/>
     <w:rsid w:val="00661A61"/>
     <w:rsid w:val="00661BD7"/>
     <w:rsid w:val="006625A4"/>
     <w:rsid w:val="006634FA"/>
     <w:rsid w:val="006643B2"/>
     <w:rsid w:val="00665571"/>
     <w:rsid w:val="00667344"/>
+    <w:rsid w:val="00667785"/>
     <w:rsid w:val="00667823"/>
     <w:rsid w:val="00670734"/>
     <w:rsid w:val="00670773"/>
     <w:rsid w:val="0067156B"/>
     <w:rsid w:val="00671C4C"/>
     <w:rsid w:val="00674309"/>
     <w:rsid w:val="00674634"/>
     <w:rsid w:val="00674E84"/>
     <w:rsid w:val="00674EED"/>
     <w:rsid w:val="00675689"/>
     <w:rsid w:val="00676B34"/>
     <w:rsid w:val="00676EC1"/>
     <w:rsid w:val="00677F52"/>
     <w:rsid w:val="006803A9"/>
     <w:rsid w:val="00680454"/>
     <w:rsid w:val="00681005"/>
     <w:rsid w:val="00681B19"/>
     <w:rsid w:val="00681D47"/>
     <w:rsid w:val="00682339"/>
     <w:rsid w:val="00683AA2"/>
     <w:rsid w:val="006848A7"/>
     <w:rsid w:val="00684978"/>
     <w:rsid w:val="00684FAE"/>
     <w:rsid w:val="006851DB"/>
     <w:rsid w:val="00685627"/>
     <w:rsid w:val="00687559"/>
     <w:rsid w:val="00687D15"/>
     <w:rsid w:val="00687D1E"/>
     <w:rsid w:val="0069131C"/>
     <w:rsid w:val="006917C4"/>
     <w:rsid w:val="00691A13"/>
     <w:rsid w:val="00691D17"/>
     <w:rsid w:val="00693629"/>
     <w:rsid w:val="006938B1"/>
     <w:rsid w:val="00693F32"/>
     <w:rsid w:val="006944D6"/>
     <w:rsid w:val="00696D1A"/>
     <w:rsid w:val="00696D1F"/>
     <w:rsid w:val="006972B5"/>
     <w:rsid w:val="006A1D25"/>
     <w:rsid w:val="006A1DA1"/>
-    <w:rsid w:val="006A4A6C"/>
     <w:rsid w:val="006A4AFB"/>
     <w:rsid w:val="006A51B0"/>
     <w:rsid w:val="006A551E"/>
     <w:rsid w:val="006A5733"/>
     <w:rsid w:val="006A66E1"/>
     <w:rsid w:val="006A6D0B"/>
     <w:rsid w:val="006B001C"/>
     <w:rsid w:val="006B003C"/>
     <w:rsid w:val="006B1E44"/>
     <w:rsid w:val="006B3525"/>
+    <w:rsid w:val="006B54BA"/>
     <w:rsid w:val="006B5727"/>
     <w:rsid w:val="006B67AC"/>
     <w:rsid w:val="006B7687"/>
     <w:rsid w:val="006C0468"/>
     <w:rsid w:val="006C08CD"/>
     <w:rsid w:val="006C1337"/>
+    <w:rsid w:val="006C2AEC"/>
     <w:rsid w:val="006C301D"/>
     <w:rsid w:val="006C3CFA"/>
     <w:rsid w:val="006C64D5"/>
     <w:rsid w:val="006D005D"/>
     <w:rsid w:val="006D0C95"/>
     <w:rsid w:val="006D1AE9"/>
     <w:rsid w:val="006D3111"/>
     <w:rsid w:val="006D3E81"/>
     <w:rsid w:val="006D6BDD"/>
     <w:rsid w:val="006D70CF"/>
     <w:rsid w:val="006E03B5"/>
     <w:rsid w:val="006E0BD8"/>
     <w:rsid w:val="006E0C32"/>
     <w:rsid w:val="006E177B"/>
     <w:rsid w:val="006E1F40"/>
-    <w:rsid w:val="006E1FD2"/>
     <w:rsid w:val="006E2A08"/>
     <w:rsid w:val="006E2BC1"/>
     <w:rsid w:val="006E2E06"/>
     <w:rsid w:val="006E3A4F"/>
     <w:rsid w:val="006E3FF3"/>
     <w:rsid w:val="006E4B9C"/>
     <w:rsid w:val="006E5205"/>
     <w:rsid w:val="006E61B3"/>
     <w:rsid w:val="006E61FE"/>
     <w:rsid w:val="006E65C6"/>
     <w:rsid w:val="006E7812"/>
     <w:rsid w:val="006F03FA"/>
     <w:rsid w:val="006F0F18"/>
     <w:rsid w:val="006F1533"/>
     <w:rsid w:val="006F2BCD"/>
     <w:rsid w:val="006F4626"/>
     <w:rsid w:val="006F4F3E"/>
     <w:rsid w:val="006F6509"/>
     <w:rsid w:val="006F6BC9"/>
     <w:rsid w:val="006F7323"/>
     <w:rsid w:val="006F7385"/>
     <w:rsid w:val="006F76F9"/>
     <w:rsid w:val="0070003F"/>
     <w:rsid w:val="00700EEA"/>
     <w:rsid w:val="007011E5"/>
@@ -3321,61 +3271,63 @@
     <w:rsid w:val="00725BB3"/>
     <w:rsid w:val="007261A0"/>
     <w:rsid w:val="00727E45"/>
     <w:rsid w:val="00730D9E"/>
     <w:rsid w:val="00732DA0"/>
     <w:rsid w:val="0073356C"/>
     <w:rsid w:val="00733F69"/>
     <w:rsid w:val="00734047"/>
     <w:rsid w:val="0073443C"/>
     <w:rsid w:val="007348D1"/>
     <w:rsid w:val="007348F4"/>
     <w:rsid w:val="00734AAE"/>
     <w:rsid w:val="00734E0D"/>
     <w:rsid w:val="00735237"/>
     <w:rsid w:val="007359C7"/>
     <w:rsid w:val="00736A2B"/>
     <w:rsid w:val="00737052"/>
     <w:rsid w:val="007371F7"/>
     <w:rsid w:val="0073754F"/>
     <w:rsid w:val="00740B21"/>
     <w:rsid w:val="00745865"/>
     <w:rsid w:val="0074614B"/>
     <w:rsid w:val="0074650D"/>
     <w:rsid w:val="007466E6"/>
     <w:rsid w:val="00747588"/>
+    <w:rsid w:val="007518F9"/>
     <w:rsid w:val="0075267C"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="007540AF"/>
     <w:rsid w:val="0075429D"/>
     <w:rsid w:val="007551F3"/>
     <w:rsid w:val="00755E20"/>
     <w:rsid w:val="00756A1D"/>
     <w:rsid w:val="00756C1F"/>
     <w:rsid w:val="007572BB"/>
     <w:rsid w:val="00757D74"/>
     <w:rsid w:val="00761B20"/>
+    <w:rsid w:val="00762F3B"/>
     <w:rsid w:val="00764AB4"/>
     <w:rsid w:val="00766818"/>
     <w:rsid w:val="00767FEF"/>
     <w:rsid w:val="007709E6"/>
     <w:rsid w:val="00770C8F"/>
     <w:rsid w:val="00770EBD"/>
     <w:rsid w:val="007711E8"/>
     <w:rsid w:val="00771F8B"/>
     <w:rsid w:val="0077295A"/>
     <w:rsid w:val="00772FB3"/>
     <w:rsid w:val="00773D8D"/>
     <w:rsid w:val="00774967"/>
     <w:rsid w:val="00775ACB"/>
     <w:rsid w:val="00776F3E"/>
     <w:rsid w:val="007825E9"/>
     <w:rsid w:val="00783622"/>
     <w:rsid w:val="00783AFC"/>
     <w:rsid w:val="00784991"/>
     <w:rsid w:val="007858A4"/>
     <w:rsid w:val="0078685E"/>
     <w:rsid w:val="0079025F"/>
     <w:rsid w:val="0079036D"/>
     <w:rsid w:val="00790450"/>
     <w:rsid w:val="00791CD2"/>
     <w:rsid w:val="007924BB"/>
@@ -3390,123 +3342,124 @@
     <w:rsid w:val="007A08B3"/>
     <w:rsid w:val="007A0A58"/>
     <w:rsid w:val="007A1A5D"/>
     <w:rsid w:val="007A2EC3"/>
     <w:rsid w:val="007A3FB0"/>
     <w:rsid w:val="007A4E39"/>
     <w:rsid w:val="007A7342"/>
     <w:rsid w:val="007A7B83"/>
     <w:rsid w:val="007B00A6"/>
     <w:rsid w:val="007B050B"/>
     <w:rsid w:val="007B121C"/>
     <w:rsid w:val="007B195B"/>
     <w:rsid w:val="007B3447"/>
     <w:rsid w:val="007B4827"/>
     <w:rsid w:val="007B4A3F"/>
     <w:rsid w:val="007B5C7F"/>
     <w:rsid w:val="007B5F1D"/>
     <w:rsid w:val="007B76F5"/>
     <w:rsid w:val="007C04CA"/>
     <w:rsid w:val="007C0E95"/>
     <w:rsid w:val="007C11C7"/>
     <w:rsid w:val="007C3661"/>
     <w:rsid w:val="007C39D3"/>
     <w:rsid w:val="007C46A1"/>
     <w:rsid w:val="007C59D9"/>
-    <w:rsid w:val="007C5E30"/>
     <w:rsid w:val="007C7C8D"/>
     <w:rsid w:val="007D181A"/>
     <w:rsid w:val="007D1AF5"/>
     <w:rsid w:val="007D1B01"/>
     <w:rsid w:val="007D2E4E"/>
     <w:rsid w:val="007D2EAF"/>
     <w:rsid w:val="007D30B2"/>
     <w:rsid w:val="007D32C4"/>
     <w:rsid w:val="007D3B32"/>
     <w:rsid w:val="007D3D17"/>
     <w:rsid w:val="007D4A44"/>
     <w:rsid w:val="007D5606"/>
     <w:rsid w:val="007D60F0"/>
     <w:rsid w:val="007D72CC"/>
     <w:rsid w:val="007E06F4"/>
     <w:rsid w:val="007E07E9"/>
     <w:rsid w:val="007E0F5D"/>
     <w:rsid w:val="007E1965"/>
     <w:rsid w:val="007E26E3"/>
     <w:rsid w:val="007E2B8B"/>
     <w:rsid w:val="007E353A"/>
     <w:rsid w:val="007E429A"/>
     <w:rsid w:val="007E4FE5"/>
     <w:rsid w:val="007E553D"/>
     <w:rsid w:val="007E7206"/>
     <w:rsid w:val="007E78D8"/>
     <w:rsid w:val="007E792D"/>
-    <w:rsid w:val="007F024F"/>
     <w:rsid w:val="007F1964"/>
     <w:rsid w:val="007F2AB0"/>
     <w:rsid w:val="007F500C"/>
     <w:rsid w:val="007F56DD"/>
     <w:rsid w:val="007F581A"/>
     <w:rsid w:val="007F58C0"/>
     <w:rsid w:val="007F5A64"/>
     <w:rsid w:val="007F61AF"/>
     <w:rsid w:val="007F6439"/>
     <w:rsid w:val="007F6784"/>
+    <w:rsid w:val="007F6EAC"/>
     <w:rsid w:val="007F7571"/>
     <w:rsid w:val="008001A8"/>
     <w:rsid w:val="00801151"/>
     <w:rsid w:val="008019B3"/>
     <w:rsid w:val="00802427"/>
     <w:rsid w:val="0080271D"/>
     <w:rsid w:val="00802C6A"/>
     <w:rsid w:val="00804445"/>
     <w:rsid w:val="00806209"/>
     <w:rsid w:val="008109EE"/>
     <w:rsid w:val="00810C0A"/>
     <w:rsid w:val="00812178"/>
     <w:rsid w:val="00812793"/>
     <w:rsid w:val="00812829"/>
+    <w:rsid w:val="00812D22"/>
     <w:rsid w:val="008135EC"/>
     <w:rsid w:val="0081371B"/>
     <w:rsid w:val="00813732"/>
     <w:rsid w:val="00816D45"/>
     <w:rsid w:val="00816E29"/>
     <w:rsid w:val="00817084"/>
     <w:rsid w:val="0082006C"/>
     <w:rsid w:val="00820479"/>
     <w:rsid w:val="0082074E"/>
     <w:rsid w:val="00820CE2"/>
     <w:rsid w:val="00820E5A"/>
     <w:rsid w:val="00820FDC"/>
     <w:rsid w:val="00821F5A"/>
     <w:rsid w:val="00823281"/>
     <w:rsid w:val="00823B98"/>
     <w:rsid w:val="00824F11"/>
     <w:rsid w:val="008253BC"/>
     <w:rsid w:val="00825A24"/>
     <w:rsid w:val="00825F36"/>
     <w:rsid w:val="00826BE0"/>
+    <w:rsid w:val="00826DEC"/>
     <w:rsid w:val="0083074A"/>
     <w:rsid w:val="0083175A"/>
     <w:rsid w:val="00831912"/>
     <w:rsid w:val="00833A70"/>
     <w:rsid w:val="00835B11"/>
     <w:rsid w:val="0083717C"/>
     <w:rsid w:val="008375B0"/>
     <w:rsid w:val="0083786D"/>
     <w:rsid w:val="00840CCD"/>
     <w:rsid w:val="00840D43"/>
     <w:rsid w:val="008412A4"/>
     <w:rsid w:val="008414AD"/>
     <w:rsid w:val="0084338E"/>
     <w:rsid w:val="00844A6E"/>
     <w:rsid w:val="0084533A"/>
     <w:rsid w:val="008457A0"/>
     <w:rsid w:val="00845986"/>
     <w:rsid w:val="00845B75"/>
     <w:rsid w:val="008464BA"/>
     <w:rsid w:val="00846F05"/>
     <w:rsid w:val="008472E0"/>
     <w:rsid w:val="00847AF9"/>
     <w:rsid w:val="0085071A"/>
     <w:rsid w:val="00852292"/>
     <w:rsid w:val="008523AD"/>
@@ -3544,117 +3497,119 @@
     <w:rsid w:val="0087463B"/>
     <w:rsid w:val="00876022"/>
     <w:rsid w:val="008764E5"/>
     <w:rsid w:val="0087656C"/>
     <w:rsid w:val="0087675E"/>
     <w:rsid w:val="00877368"/>
     <w:rsid w:val="00880341"/>
     <w:rsid w:val="008826FE"/>
     <w:rsid w:val="00882CF7"/>
     <w:rsid w:val="00882E37"/>
     <w:rsid w:val="0088446A"/>
     <w:rsid w:val="00884ADB"/>
     <w:rsid w:val="00884CB0"/>
     <w:rsid w:val="00885724"/>
     <w:rsid w:val="0088632E"/>
     <w:rsid w:val="0088647B"/>
     <w:rsid w:val="00886957"/>
     <w:rsid w:val="00886D78"/>
     <w:rsid w:val="00890E8F"/>
     <w:rsid w:val="00891434"/>
     <w:rsid w:val="008915D6"/>
     <w:rsid w:val="00892A26"/>
     <w:rsid w:val="00892C5B"/>
     <w:rsid w:val="0089309E"/>
     <w:rsid w:val="0089602E"/>
+    <w:rsid w:val="008969C2"/>
     <w:rsid w:val="00897424"/>
     <w:rsid w:val="008A156D"/>
     <w:rsid w:val="008A15DE"/>
     <w:rsid w:val="008A29CF"/>
     <w:rsid w:val="008A2FBB"/>
     <w:rsid w:val="008A339B"/>
     <w:rsid w:val="008A3C55"/>
     <w:rsid w:val="008A44D5"/>
     <w:rsid w:val="008A5005"/>
     <w:rsid w:val="008A5EE5"/>
     <w:rsid w:val="008B11E3"/>
     <w:rsid w:val="008B1EBE"/>
     <w:rsid w:val="008B2C1F"/>
     <w:rsid w:val="008B3A10"/>
     <w:rsid w:val="008B4CAE"/>
     <w:rsid w:val="008B6C1C"/>
     <w:rsid w:val="008B6D26"/>
     <w:rsid w:val="008B791C"/>
     <w:rsid w:val="008C0EAA"/>
     <w:rsid w:val="008C10DD"/>
     <w:rsid w:val="008C1188"/>
     <w:rsid w:val="008C26F8"/>
     <w:rsid w:val="008C4E4E"/>
     <w:rsid w:val="008C5D8F"/>
     <w:rsid w:val="008C6EE1"/>
     <w:rsid w:val="008C7624"/>
     <w:rsid w:val="008C78C6"/>
     <w:rsid w:val="008D022C"/>
     <w:rsid w:val="008D0739"/>
     <w:rsid w:val="008D0EA2"/>
     <w:rsid w:val="008D10E8"/>
     <w:rsid w:val="008D149A"/>
+    <w:rsid w:val="008D1F01"/>
     <w:rsid w:val="008D27E7"/>
     <w:rsid w:val="008D2AA2"/>
     <w:rsid w:val="008D3D16"/>
     <w:rsid w:val="008D3F1E"/>
     <w:rsid w:val="008D4139"/>
     <w:rsid w:val="008D449D"/>
-    <w:rsid w:val="008D4B61"/>
+    <w:rsid w:val="008D59B4"/>
     <w:rsid w:val="008D6BD1"/>
     <w:rsid w:val="008E0648"/>
     <w:rsid w:val="008E08DB"/>
     <w:rsid w:val="008E1CA9"/>
     <w:rsid w:val="008E2B52"/>
     <w:rsid w:val="008E2E35"/>
     <w:rsid w:val="008E3779"/>
     <w:rsid w:val="008E48AD"/>
     <w:rsid w:val="008E5487"/>
     <w:rsid w:val="008E62AE"/>
     <w:rsid w:val="008E72BF"/>
     <w:rsid w:val="008E77A6"/>
     <w:rsid w:val="008E7E7C"/>
     <w:rsid w:val="008F2328"/>
-    <w:rsid w:val="008F346D"/>
     <w:rsid w:val="008F3EEE"/>
     <w:rsid w:val="008F5BDD"/>
     <w:rsid w:val="008F65A6"/>
     <w:rsid w:val="008F68CF"/>
     <w:rsid w:val="008F6ADB"/>
     <w:rsid w:val="008F6D20"/>
     <w:rsid w:val="008F7C83"/>
     <w:rsid w:val="009016CF"/>
     <w:rsid w:val="0090175B"/>
     <w:rsid w:val="00902708"/>
     <w:rsid w:val="00902966"/>
     <w:rsid w:val="009033C3"/>
     <w:rsid w:val="0090360D"/>
+    <w:rsid w:val="009042C7"/>
     <w:rsid w:val="009049B1"/>
     <w:rsid w:val="00904A71"/>
     <w:rsid w:val="0090500F"/>
     <w:rsid w:val="009057DB"/>
     <w:rsid w:val="00905F00"/>
     <w:rsid w:val="0090629B"/>
     <w:rsid w:val="00907223"/>
     <w:rsid w:val="009075D2"/>
     <w:rsid w:val="00907BBF"/>
     <w:rsid w:val="00910377"/>
     <w:rsid w:val="00910DB0"/>
     <w:rsid w:val="00913BD8"/>
     <w:rsid w:val="0091470A"/>
     <w:rsid w:val="00914CE3"/>
     <w:rsid w:val="00914D5A"/>
     <w:rsid w:val="009161A0"/>
     <w:rsid w:val="00916532"/>
     <w:rsid w:val="00916B86"/>
     <w:rsid w:val="00916C42"/>
     <w:rsid w:val="00917039"/>
     <w:rsid w:val="00917B8B"/>
     <w:rsid w:val="00920026"/>
     <w:rsid w:val="0092098F"/>
     <w:rsid w:val="00920C98"/>
     <w:rsid w:val="009212BE"/>
@@ -3695,170 +3650,170 @@
     <w:rsid w:val="00957CCD"/>
     <w:rsid w:val="00961301"/>
     <w:rsid w:val="00961C74"/>
     <w:rsid w:val="009623C2"/>
     <w:rsid w:val="00962ECB"/>
     <w:rsid w:val="00963279"/>
     <w:rsid w:val="00964DDA"/>
     <w:rsid w:val="00965A04"/>
     <w:rsid w:val="00966346"/>
     <w:rsid w:val="00966610"/>
     <w:rsid w:val="00967457"/>
     <w:rsid w:val="0097258B"/>
     <w:rsid w:val="00973BB4"/>
     <w:rsid w:val="00973EE2"/>
     <w:rsid w:val="0097488E"/>
     <w:rsid w:val="00975AC6"/>
     <w:rsid w:val="00975DEB"/>
     <w:rsid w:val="009766F5"/>
     <w:rsid w:val="00976C99"/>
     <w:rsid w:val="00977321"/>
     <w:rsid w:val="00977A5D"/>
     <w:rsid w:val="00977CAA"/>
     <w:rsid w:val="00980B82"/>
     <w:rsid w:val="00980F74"/>
     <w:rsid w:val="00980FFC"/>
+    <w:rsid w:val="0098103E"/>
     <w:rsid w:val="0098182A"/>
     <w:rsid w:val="00981AA6"/>
     <w:rsid w:val="00981DEE"/>
     <w:rsid w:val="009822BC"/>
     <w:rsid w:val="00982567"/>
     <w:rsid w:val="00982DC8"/>
     <w:rsid w:val="00983283"/>
     <w:rsid w:val="009836D7"/>
     <w:rsid w:val="00984C22"/>
     <w:rsid w:val="009851F1"/>
     <w:rsid w:val="009853ED"/>
     <w:rsid w:val="00986A39"/>
     <w:rsid w:val="00990469"/>
     <w:rsid w:val="009918D1"/>
     <w:rsid w:val="00991A26"/>
     <w:rsid w:val="0099544E"/>
     <w:rsid w:val="00995B04"/>
     <w:rsid w:val="00995E00"/>
     <w:rsid w:val="00996612"/>
     <w:rsid w:val="00996D46"/>
     <w:rsid w:val="00996D79"/>
     <w:rsid w:val="00997716"/>
     <w:rsid w:val="00997881"/>
     <w:rsid w:val="009A04F4"/>
     <w:rsid w:val="009A0888"/>
     <w:rsid w:val="009A0950"/>
     <w:rsid w:val="009A157A"/>
     <w:rsid w:val="009A20A4"/>
     <w:rsid w:val="009A2341"/>
     <w:rsid w:val="009A3A6D"/>
     <w:rsid w:val="009A4C4B"/>
     <w:rsid w:val="009A60A2"/>
     <w:rsid w:val="009A6266"/>
     <w:rsid w:val="009A7052"/>
     <w:rsid w:val="009A7614"/>
-    <w:rsid w:val="009A7972"/>
     <w:rsid w:val="009A7F93"/>
     <w:rsid w:val="009B10B3"/>
     <w:rsid w:val="009B2ED4"/>
     <w:rsid w:val="009B32AE"/>
     <w:rsid w:val="009B3899"/>
     <w:rsid w:val="009B39A9"/>
     <w:rsid w:val="009B39CC"/>
     <w:rsid w:val="009B3C93"/>
     <w:rsid w:val="009B413E"/>
     <w:rsid w:val="009C1842"/>
     <w:rsid w:val="009C1E99"/>
     <w:rsid w:val="009C2548"/>
     <w:rsid w:val="009C2A89"/>
     <w:rsid w:val="009C2AF9"/>
     <w:rsid w:val="009C376F"/>
     <w:rsid w:val="009C4E30"/>
     <w:rsid w:val="009C50D5"/>
-    <w:rsid w:val="009C531E"/>
     <w:rsid w:val="009C565F"/>
     <w:rsid w:val="009C576C"/>
     <w:rsid w:val="009C6E4F"/>
+    <w:rsid w:val="009C75A3"/>
     <w:rsid w:val="009C7A95"/>
     <w:rsid w:val="009D12B6"/>
     <w:rsid w:val="009D15FE"/>
     <w:rsid w:val="009D254A"/>
     <w:rsid w:val="009D3880"/>
     <w:rsid w:val="009D4D49"/>
     <w:rsid w:val="009D60AE"/>
     <w:rsid w:val="009D61B1"/>
     <w:rsid w:val="009D64B4"/>
     <w:rsid w:val="009D71BA"/>
     <w:rsid w:val="009E00F8"/>
     <w:rsid w:val="009E0B36"/>
     <w:rsid w:val="009E0F97"/>
     <w:rsid w:val="009E2BF5"/>
     <w:rsid w:val="009E2F81"/>
     <w:rsid w:val="009E30A3"/>
     <w:rsid w:val="009E3BFB"/>
     <w:rsid w:val="009E3C33"/>
     <w:rsid w:val="009E45BA"/>
     <w:rsid w:val="009E5D9E"/>
     <w:rsid w:val="009E7A3E"/>
     <w:rsid w:val="009F0089"/>
     <w:rsid w:val="009F118E"/>
     <w:rsid w:val="009F1741"/>
     <w:rsid w:val="009F2892"/>
     <w:rsid w:val="009F2F29"/>
     <w:rsid w:val="009F3478"/>
     <w:rsid w:val="009F441E"/>
     <w:rsid w:val="009F4A51"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F65FC"/>
     <w:rsid w:val="009F7C9E"/>
     <w:rsid w:val="00A006EA"/>
+    <w:rsid w:val="00A00997"/>
     <w:rsid w:val="00A01745"/>
     <w:rsid w:val="00A01CB0"/>
     <w:rsid w:val="00A01FA5"/>
     <w:rsid w:val="00A03304"/>
     <w:rsid w:val="00A0398D"/>
     <w:rsid w:val="00A0495E"/>
     <w:rsid w:val="00A05992"/>
     <w:rsid w:val="00A0626A"/>
     <w:rsid w:val="00A06848"/>
     <w:rsid w:val="00A06E2F"/>
     <w:rsid w:val="00A079DB"/>
     <w:rsid w:val="00A07C94"/>
     <w:rsid w:val="00A10F12"/>
     <w:rsid w:val="00A11344"/>
     <w:rsid w:val="00A13856"/>
     <w:rsid w:val="00A14BC8"/>
     <w:rsid w:val="00A163DF"/>
     <w:rsid w:val="00A174F1"/>
     <w:rsid w:val="00A21F7E"/>
     <w:rsid w:val="00A2222B"/>
     <w:rsid w:val="00A2223C"/>
     <w:rsid w:val="00A22718"/>
     <w:rsid w:val="00A22D5D"/>
     <w:rsid w:val="00A23F5D"/>
     <w:rsid w:val="00A25A82"/>
     <w:rsid w:val="00A27119"/>
     <w:rsid w:val="00A273C1"/>
     <w:rsid w:val="00A276DE"/>
     <w:rsid w:val="00A311C0"/>
-    <w:rsid w:val="00A316E7"/>
     <w:rsid w:val="00A324C9"/>
     <w:rsid w:val="00A33299"/>
     <w:rsid w:val="00A3347E"/>
     <w:rsid w:val="00A33A48"/>
     <w:rsid w:val="00A33CE4"/>
     <w:rsid w:val="00A3572C"/>
     <w:rsid w:val="00A358CD"/>
     <w:rsid w:val="00A35B07"/>
     <w:rsid w:val="00A35EDA"/>
     <w:rsid w:val="00A36DD5"/>
     <w:rsid w:val="00A37004"/>
     <w:rsid w:val="00A400A4"/>
     <w:rsid w:val="00A407FB"/>
     <w:rsid w:val="00A4095B"/>
     <w:rsid w:val="00A416DB"/>
     <w:rsid w:val="00A41E00"/>
     <w:rsid w:val="00A42276"/>
     <w:rsid w:val="00A424D7"/>
     <w:rsid w:val="00A42700"/>
     <w:rsid w:val="00A42811"/>
     <w:rsid w:val="00A4287B"/>
     <w:rsid w:val="00A43645"/>
     <w:rsid w:val="00A43699"/>
     <w:rsid w:val="00A44A28"/>
     <w:rsid w:val="00A44E2B"/>
@@ -3886,51 +3841,50 @@
     <w:rsid w:val="00A633C5"/>
     <w:rsid w:val="00A63577"/>
     <w:rsid w:val="00A63631"/>
     <w:rsid w:val="00A63EFE"/>
     <w:rsid w:val="00A644B6"/>
     <w:rsid w:val="00A64694"/>
     <w:rsid w:val="00A64DEF"/>
     <w:rsid w:val="00A65728"/>
     <w:rsid w:val="00A65EF3"/>
     <w:rsid w:val="00A703B9"/>
     <w:rsid w:val="00A70FD6"/>
     <w:rsid w:val="00A70FFB"/>
     <w:rsid w:val="00A720A9"/>
     <w:rsid w:val="00A73EE8"/>
     <w:rsid w:val="00A73F5C"/>
     <w:rsid w:val="00A75E3A"/>
     <w:rsid w:val="00A76B9A"/>
     <w:rsid w:val="00A77450"/>
     <w:rsid w:val="00A807A5"/>
     <w:rsid w:val="00A80FBC"/>
     <w:rsid w:val="00A81D60"/>
     <w:rsid w:val="00A82456"/>
     <w:rsid w:val="00A826C3"/>
     <w:rsid w:val="00A826F1"/>
     <w:rsid w:val="00A82BDB"/>
-    <w:rsid w:val="00A834AC"/>
     <w:rsid w:val="00A835CE"/>
     <w:rsid w:val="00A843EE"/>
     <w:rsid w:val="00A8445F"/>
     <w:rsid w:val="00A846D6"/>
     <w:rsid w:val="00A85CCA"/>
     <w:rsid w:val="00A86BF5"/>
     <w:rsid w:val="00A87103"/>
     <w:rsid w:val="00A876DA"/>
     <w:rsid w:val="00A911DE"/>
     <w:rsid w:val="00A916C2"/>
     <w:rsid w:val="00A91A87"/>
     <w:rsid w:val="00A92001"/>
     <w:rsid w:val="00A92DE8"/>
     <w:rsid w:val="00A93A8A"/>
     <w:rsid w:val="00A93EDD"/>
     <w:rsid w:val="00A954ED"/>
     <w:rsid w:val="00A9790B"/>
     <w:rsid w:val="00A97C0E"/>
     <w:rsid w:val="00AA061F"/>
     <w:rsid w:val="00AA3127"/>
     <w:rsid w:val="00AA35C0"/>
     <w:rsid w:val="00AA3CD8"/>
     <w:rsid w:val="00AA49A4"/>
     <w:rsid w:val="00AA49E0"/>
     <w:rsid w:val="00AA65A1"/>
@@ -3968,72 +3922,71 @@
     <w:rsid w:val="00AD4523"/>
     <w:rsid w:val="00AD4CAA"/>
     <w:rsid w:val="00AD4F8F"/>
     <w:rsid w:val="00AD6862"/>
     <w:rsid w:val="00AD6E79"/>
     <w:rsid w:val="00AD7A1F"/>
     <w:rsid w:val="00AD7AB3"/>
     <w:rsid w:val="00AE06C0"/>
     <w:rsid w:val="00AE11F6"/>
     <w:rsid w:val="00AE182D"/>
     <w:rsid w:val="00AE1EA7"/>
     <w:rsid w:val="00AE2451"/>
     <w:rsid w:val="00AE2707"/>
     <w:rsid w:val="00AE31AE"/>
     <w:rsid w:val="00AE3DD5"/>
     <w:rsid w:val="00AE3F1A"/>
     <w:rsid w:val="00AE42F4"/>
     <w:rsid w:val="00AE5157"/>
     <w:rsid w:val="00AE5B21"/>
     <w:rsid w:val="00AE777E"/>
     <w:rsid w:val="00AE7D02"/>
     <w:rsid w:val="00AE7F14"/>
     <w:rsid w:val="00AF052A"/>
     <w:rsid w:val="00AF22DD"/>
     <w:rsid w:val="00AF332A"/>
-    <w:rsid w:val="00AF43C5"/>
     <w:rsid w:val="00AF5FA8"/>
     <w:rsid w:val="00AF6001"/>
     <w:rsid w:val="00AF7613"/>
     <w:rsid w:val="00B001D1"/>
     <w:rsid w:val="00B0107E"/>
     <w:rsid w:val="00B01A1F"/>
     <w:rsid w:val="00B02F65"/>
     <w:rsid w:val="00B05136"/>
     <w:rsid w:val="00B056C5"/>
     <w:rsid w:val="00B05A3E"/>
     <w:rsid w:val="00B067DB"/>
     <w:rsid w:val="00B06FD5"/>
+    <w:rsid w:val="00B070CF"/>
     <w:rsid w:val="00B1045A"/>
     <w:rsid w:val="00B11E44"/>
     <w:rsid w:val="00B134C9"/>
     <w:rsid w:val="00B135E3"/>
     <w:rsid w:val="00B14063"/>
     <w:rsid w:val="00B1439E"/>
     <w:rsid w:val="00B14A7A"/>
     <w:rsid w:val="00B151AE"/>
-    <w:rsid w:val="00B1522F"/>
     <w:rsid w:val="00B161B3"/>
     <w:rsid w:val="00B16B10"/>
     <w:rsid w:val="00B2016A"/>
     <w:rsid w:val="00B20F9A"/>
     <w:rsid w:val="00B218A5"/>
     <w:rsid w:val="00B220B6"/>
     <w:rsid w:val="00B22BD2"/>
     <w:rsid w:val="00B22F86"/>
     <w:rsid w:val="00B23112"/>
     <w:rsid w:val="00B23750"/>
     <w:rsid w:val="00B24D76"/>
     <w:rsid w:val="00B31D14"/>
     <w:rsid w:val="00B33529"/>
     <w:rsid w:val="00B366E9"/>
     <w:rsid w:val="00B37640"/>
     <w:rsid w:val="00B40774"/>
     <w:rsid w:val="00B411C4"/>
     <w:rsid w:val="00B4260B"/>
     <w:rsid w:val="00B42B64"/>
     <w:rsid w:val="00B42BE6"/>
     <w:rsid w:val="00B43006"/>
     <w:rsid w:val="00B43336"/>
     <w:rsid w:val="00B43C49"/>
     <w:rsid w:val="00B4446B"/>
     <w:rsid w:val="00B46B5D"/>
@@ -4063,69 +4016,67 @@
     <w:rsid w:val="00B664EA"/>
     <w:rsid w:val="00B67065"/>
     <w:rsid w:val="00B705C9"/>
     <w:rsid w:val="00B71022"/>
     <w:rsid w:val="00B71CDE"/>
     <w:rsid w:val="00B71D69"/>
     <w:rsid w:val="00B71FFA"/>
     <w:rsid w:val="00B729D6"/>
     <w:rsid w:val="00B72BD9"/>
     <w:rsid w:val="00B736C8"/>
     <w:rsid w:val="00B74A12"/>
     <w:rsid w:val="00B74B7F"/>
     <w:rsid w:val="00B7532C"/>
     <w:rsid w:val="00B772B9"/>
     <w:rsid w:val="00B77637"/>
     <w:rsid w:val="00B80FED"/>
     <w:rsid w:val="00B81538"/>
     <w:rsid w:val="00B8163D"/>
     <w:rsid w:val="00B82114"/>
     <w:rsid w:val="00B822A0"/>
     <w:rsid w:val="00B825B7"/>
     <w:rsid w:val="00B829C9"/>
     <w:rsid w:val="00B82EEE"/>
     <w:rsid w:val="00B84871"/>
     <w:rsid w:val="00B84B40"/>
-    <w:rsid w:val="00B855B4"/>
     <w:rsid w:val="00B858FC"/>
     <w:rsid w:val="00B87D8E"/>
     <w:rsid w:val="00B91CC4"/>
     <w:rsid w:val="00B94294"/>
     <w:rsid w:val="00B95727"/>
     <w:rsid w:val="00B9641F"/>
     <w:rsid w:val="00B96BD7"/>
     <w:rsid w:val="00B97044"/>
     <w:rsid w:val="00B973E9"/>
     <w:rsid w:val="00BA08CB"/>
     <w:rsid w:val="00BA279A"/>
     <w:rsid w:val="00BA2C8B"/>
     <w:rsid w:val="00BA5B72"/>
     <w:rsid w:val="00BA5D31"/>
     <w:rsid w:val="00BA6CCC"/>
     <w:rsid w:val="00BA720B"/>
     <w:rsid w:val="00BB13FC"/>
-    <w:rsid w:val="00BB15CB"/>
     <w:rsid w:val="00BB1F11"/>
     <w:rsid w:val="00BB2190"/>
     <w:rsid w:val="00BB221A"/>
     <w:rsid w:val="00BB2AAC"/>
     <w:rsid w:val="00BB2BEA"/>
     <w:rsid w:val="00BB4413"/>
     <w:rsid w:val="00BB537B"/>
     <w:rsid w:val="00BB54AF"/>
     <w:rsid w:val="00BB583B"/>
     <w:rsid w:val="00BB620D"/>
     <w:rsid w:val="00BB6B39"/>
     <w:rsid w:val="00BB7983"/>
     <w:rsid w:val="00BC05D8"/>
     <w:rsid w:val="00BC2188"/>
     <w:rsid w:val="00BC273A"/>
     <w:rsid w:val="00BC27D2"/>
     <w:rsid w:val="00BC309F"/>
     <w:rsid w:val="00BC4F29"/>
     <w:rsid w:val="00BC560D"/>
     <w:rsid w:val="00BC5A72"/>
     <w:rsid w:val="00BC7D74"/>
     <w:rsid w:val="00BD1063"/>
     <w:rsid w:val="00BD176B"/>
     <w:rsid w:val="00BD3B17"/>
     <w:rsid w:val="00BD406E"/>
@@ -4150,51 +4101,50 @@
     <w:rsid w:val="00BE6A15"/>
     <w:rsid w:val="00BE6F8E"/>
     <w:rsid w:val="00BF1D43"/>
     <w:rsid w:val="00BF4161"/>
     <w:rsid w:val="00BF468E"/>
     <w:rsid w:val="00BF56E5"/>
     <w:rsid w:val="00BF5C4E"/>
     <w:rsid w:val="00BF65B8"/>
     <w:rsid w:val="00BF712C"/>
     <w:rsid w:val="00C01807"/>
     <w:rsid w:val="00C01882"/>
     <w:rsid w:val="00C03616"/>
     <w:rsid w:val="00C037E7"/>
     <w:rsid w:val="00C038EE"/>
     <w:rsid w:val="00C03D2A"/>
     <w:rsid w:val="00C04DE0"/>
     <w:rsid w:val="00C070B0"/>
     <w:rsid w:val="00C073D0"/>
     <w:rsid w:val="00C074ED"/>
     <w:rsid w:val="00C07714"/>
     <w:rsid w:val="00C0786F"/>
     <w:rsid w:val="00C07F74"/>
     <w:rsid w:val="00C108A1"/>
     <w:rsid w:val="00C114DB"/>
     <w:rsid w:val="00C11568"/>
-    <w:rsid w:val="00C1204F"/>
     <w:rsid w:val="00C122F2"/>
     <w:rsid w:val="00C14137"/>
     <w:rsid w:val="00C1454B"/>
     <w:rsid w:val="00C14F2F"/>
     <w:rsid w:val="00C172D2"/>
     <w:rsid w:val="00C17440"/>
     <w:rsid w:val="00C20C13"/>
     <w:rsid w:val="00C21083"/>
     <w:rsid w:val="00C21747"/>
     <w:rsid w:val="00C22346"/>
     <w:rsid w:val="00C22409"/>
     <w:rsid w:val="00C22469"/>
     <w:rsid w:val="00C24792"/>
     <w:rsid w:val="00C24A91"/>
     <w:rsid w:val="00C24EDE"/>
     <w:rsid w:val="00C25DD7"/>
     <w:rsid w:val="00C303BC"/>
     <w:rsid w:val="00C304A6"/>
     <w:rsid w:val="00C30D37"/>
     <w:rsid w:val="00C31114"/>
     <w:rsid w:val="00C316E8"/>
     <w:rsid w:val="00C31A35"/>
     <w:rsid w:val="00C31B4F"/>
     <w:rsid w:val="00C31EE7"/>
     <w:rsid w:val="00C3319A"/>
@@ -4217,50 +4167,52 @@
     <w:rsid w:val="00C4227E"/>
     <w:rsid w:val="00C42FD2"/>
     <w:rsid w:val="00C4515B"/>
     <w:rsid w:val="00C462FE"/>
     <w:rsid w:val="00C4733B"/>
     <w:rsid w:val="00C479D7"/>
     <w:rsid w:val="00C50574"/>
     <w:rsid w:val="00C50BF1"/>
     <w:rsid w:val="00C510F8"/>
     <w:rsid w:val="00C5184A"/>
     <w:rsid w:val="00C51C9A"/>
     <w:rsid w:val="00C525C4"/>
     <w:rsid w:val="00C53553"/>
     <w:rsid w:val="00C53A13"/>
     <w:rsid w:val="00C53BAE"/>
     <w:rsid w:val="00C53CEF"/>
     <w:rsid w:val="00C55F19"/>
     <w:rsid w:val="00C5651C"/>
     <w:rsid w:val="00C56FEF"/>
     <w:rsid w:val="00C57C13"/>
     <w:rsid w:val="00C60055"/>
     <w:rsid w:val="00C60788"/>
     <w:rsid w:val="00C60E46"/>
     <w:rsid w:val="00C61250"/>
     <w:rsid w:val="00C627B9"/>
+    <w:rsid w:val="00C63268"/>
+    <w:rsid w:val="00C6431F"/>
     <w:rsid w:val="00C645B7"/>
     <w:rsid w:val="00C6601B"/>
     <w:rsid w:val="00C662E5"/>
     <w:rsid w:val="00C67487"/>
     <w:rsid w:val="00C67C23"/>
     <w:rsid w:val="00C70BB3"/>
     <w:rsid w:val="00C71576"/>
     <w:rsid w:val="00C71B6B"/>
     <w:rsid w:val="00C72A48"/>
     <w:rsid w:val="00C72F85"/>
     <w:rsid w:val="00C73A7C"/>
     <w:rsid w:val="00C744B9"/>
     <w:rsid w:val="00C75657"/>
     <w:rsid w:val="00C75ACE"/>
     <w:rsid w:val="00C767B5"/>
     <w:rsid w:val="00C769FB"/>
     <w:rsid w:val="00C776DB"/>
     <w:rsid w:val="00C80751"/>
     <w:rsid w:val="00C809ED"/>
     <w:rsid w:val="00C81878"/>
     <w:rsid w:val="00C81B05"/>
     <w:rsid w:val="00C823F6"/>
     <w:rsid w:val="00C830D6"/>
     <w:rsid w:val="00C841BE"/>
     <w:rsid w:val="00C84BF1"/>
@@ -4284,126 +4236,130 @@
     <w:rsid w:val="00CA48F5"/>
     <w:rsid w:val="00CA5AAB"/>
     <w:rsid w:val="00CA5E61"/>
     <w:rsid w:val="00CA70E4"/>
     <w:rsid w:val="00CB0C04"/>
     <w:rsid w:val="00CB12B5"/>
     <w:rsid w:val="00CB178E"/>
     <w:rsid w:val="00CB2D31"/>
     <w:rsid w:val="00CB3099"/>
     <w:rsid w:val="00CB45CC"/>
     <w:rsid w:val="00CB5AF1"/>
     <w:rsid w:val="00CB64CB"/>
     <w:rsid w:val="00CB66FD"/>
     <w:rsid w:val="00CB68A4"/>
     <w:rsid w:val="00CB726E"/>
     <w:rsid w:val="00CB7574"/>
     <w:rsid w:val="00CB7735"/>
     <w:rsid w:val="00CB7E3C"/>
     <w:rsid w:val="00CC054B"/>
     <w:rsid w:val="00CC0629"/>
     <w:rsid w:val="00CC13F5"/>
     <w:rsid w:val="00CC2854"/>
     <w:rsid w:val="00CC2920"/>
     <w:rsid w:val="00CC4890"/>
     <w:rsid w:val="00CC4AFB"/>
+    <w:rsid w:val="00CC4C4F"/>
     <w:rsid w:val="00CC6B3B"/>
     <w:rsid w:val="00CC6BB4"/>
     <w:rsid w:val="00CC7517"/>
     <w:rsid w:val="00CC773C"/>
     <w:rsid w:val="00CD078B"/>
     <w:rsid w:val="00CD126E"/>
     <w:rsid w:val="00CD1B26"/>
     <w:rsid w:val="00CD2D2A"/>
     <w:rsid w:val="00CD306E"/>
     <w:rsid w:val="00CD38EA"/>
     <w:rsid w:val="00CD47C8"/>
     <w:rsid w:val="00CD4FBE"/>
     <w:rsid w:val="00CD52AC"/>
     <w:rsid w:val="00CD5BDD"/>
     <w:rsid w:val="00CD63A3"/>
     <w:rsid w:val="00CD6747"/>
     <w:rsid w:val="00CD6B2E"/>
     <w:rsid w:val="00CD766B"/>
     <w:rsid w:val="00CD7AC3"/>
     <w:rsid w:val="00CE0203"/>
     <w:rsid w:val="00CE03BC"/>
     <w:rsid w:val="00CE058E"/>
+    <w:rsid w:val="00CE11C5"/>
     <w:rsid w:val="00CE1698"/>
     <w:rsid w:val="00CE1D9E"/>
     <w:rsid w:val="00CE2C05"/>
     <w:rsid w:val="00CE2D3A"/>
     <w:rsid w:val="00CE2E36"/>
     <w:rsid w:val="00CE33BE"/>
     <w:rsid w:val="00CE350C"/>
     <w:rsid w:val="00CE401D"/>
     <w:rsid w:val="00CE4FB6"/>
     <w:rsid w:val="00CE6E40"/>
     <w:rsid w:val="00CE7AFF"/>
     <w:rsid w:val="00CF00F4"/>
     <w:rsid w:val="00CF09B2"/>
     <w:rsid w:val="00CF1430"/>
     <w:rsid w:val="00CF2575"/>
     <w:rsid w:val="00CF2B84"/>
     <w:rsid w:val="00CF32F0"/>
     <w:rsid w:val="00CF52C9"/>
     <w:rsid w:val="00CF54E1"/>
     <w:rsid w:val="00CF6030"/>
     <w:rsid w:val="00CF6E7C"/>
     <w:rsid w:val="00CF6FA8"/>
     <w:rsid w:val="00CF7EF9"/>
     <w:rsid w:val="00CF7F8B"/>
     <w:rsid w:val="00D0112B"/>
     <w:rsid w:val="00D01256"/>
     <w:rsid w:val="00D014AD"/>
     <w:rsid w:val="00D02D75"/>
     <w:rsid w:val="00D05BEE"/>
     <w:rsid w:val="00D05E69"/>
     <w:rsid w:val="00D060FE"/>
     <w:rsid w:val="00D06B25"/>
     <w:rsid w:val="00D06E86"/>
     <w:rsid w:val="00D07CCD"/>
     <w:rsid w:val="00D11BC1"/>
     <w:rsid w:val="00D13243"/>
     <w:rsid w:val="00D14636"/>
     <w:rsid w:val="00D14994"/>
     <w:rsid w:val="00D14DA8"/>
     <w:rsid w:val="00D1552B"/>
     <w:rsid w:val="00D15BD0"/>
     <w:rsid w:val="00D17402"/>
     <w:rsid w:val="00D175C8"/>
     <w:rsid w:val="00D21675"/>
     <w:rsid w:val="00D226B2"/>
     <w:rsid w:val="00D230C3"/>
     <w:rsid w:val="00D23395"/>
     <w:rsid w:val="00D24902"/>
+    <w:rsid w:val="00D24982"/>
     <w:rsid w:val="00D24AF5"/>
     <w:rsid w:val="00D25CCC"/>
     <w:rsid w:val="00D26025"/>
     <w:rsid w:val="00D30341"/>
     <w:rsid w:val="00D30F3A"/>
     <w:rsid w:val="00D31876"/>
+    <w:rsid w:val="00D320A9"/>
     <w:rsid w:val="00D32117"/>
     <w:rsid w:val="00D32FEC"/>
     <w:rsid w:val="00D33D64"/>
     <w:rsid w:val="00D340E5"/>
     <w:rsid w:val="00D356C7"/>
     <w:rsid w:val="00D35803"/>
     <w:rsid w:val="00D35C74"/>
     <w:rsid w:val="00D36AEB"/>
     <w:rsid w:val="00D37942"/>
     <w:rsid w:val="00D37F03"/>
     <w:rsid w:val="00D40409"/>
     <w:rsid w:val="00D40D38"/>
     <w:rsid w:val="00D410EE"/>
     <w:rsid w:val="00D41EC9"/>
     <w:rsid w:val="00D426EC"/>
     <w:rsid w:val="00D42ACE"/>
     <w:rsid w:val="00D43093"/>
     <w:rsid w:val="00D431C9"/>
     <w:rsid w:val="00D4378A"/>
     <w:rsid w:val="00D43FB5"/>
     <w:rsid w:val="00D50C85"/>
     <w:rsid w:val="00D50EDA"/>
     <w:rsid w:val="00D50F57"/>
     <w:rsid w:val="00D518B8"/>
     <w:rsid w:val="00D52438"/>
@@ -4440,118 +4396,120 @@
     <w:rsid w:val="00D808F6"/>
     <w:rsid w:val="00D80F56"/>
     <w:rsid w:val="00D81077"/>
     <w:rsid w:val="00D8110E"/>
     <w:rsid w:val="00D81486"/>
     <w:rsid w:val="00D81769"/>
     <w:rsid w:val="00D82010"/>
     <w:rsid w:val="00D83348"/>
     <w:rsid w:val="00D837CD"/>
     <w:rsid w:val="00D83D7A"/>
     <w:rsid w:val="00D84C6C"/>
     <w:rsid w:val="00D85327"/>
     <w:rsid w:val="00D862BA"/>
     <w:rsid w:val="00D87AE6"/>
     <w:rsid w:val="00D87FC1"/>
     <w:rsid w:val="00D9004C"/>
     <w:rsid w:val="00D903DE"/>
     <w:rsid w:val="00D917B2"/>
     <w:rsid w:val="00D929F4"/>
     <w:rsid w:val="00D9496F"/>
     <w:rsid w:val="00D94CB3"/>
     <w:rsid w:val="00D96FE2"/>
     <w:rsid w:val="00D97296"/>
     <w:rsid w:val="00D97F89"/>
     <w:rsid w:val="00DA2619"/>
+    <w:rsid w:val="00DA2BDB"/>
     <w:rsid w:val="00DA2CF0"/>
+    <w:rsid w:val="00DA2E2B"/>
     <w:rsid w:val="00DA2F0A"/>
     <w:rsid w:val="00DA3953"/>
     <w:rsid w:val="00DA4B8F"/>
     <w:rsid w:val="00DA65C5"/>
     <w:rsid w:val="00DA67FF"/>
     <w:rsid w:val="00DA774E"/>
     <w:rsid w:val="00DB10FE"/>
     <w:rsid w:val="00DB282B"/>
     <w:rsid w:val="00DB420D"/>
     <w:rsid w:val="00DB439F"/>
     <w:rsid w:val="00DB4F28"/>
     <w:rsid w:val="00DB521B"/>
     <w:rsid w:val="00DB54FD"/>
     <w:rsid w:val="00DB592A"/>
     <w:rsid w:val="00DB5AA2"/>
     <w:rsid w:val="00DB5BD5"/>
     <w:rsid w:val="00DB687F"/>
     <w:rsid w:val="00DB76E4"/>
     <w:rsid w:val="00DB7B65"/>
     <w:rsid w:val="00DB7EA4"/>
     <w:rsid w:val="00DC2FBC"/>
     <w:rsid w:val="00DC3DCB"/>
     <w:rsid w:val="00DC3EF5"/>
     <w:rsid w:val="00DC46C4"/>
     <w:rsid w:val="00DC4C0C"/>
     <w:rsid w:val="00DC4ECA"/>
     <w:rsid w:val="00DC4F75"/>
     <w:rsid w:val="00DD0305"/>
     <w:rsid w:val="00DD1709"/>
     <w:rsid w:val="00DD1802"/>
     <w:rsid w:val="00DD33CB"/>
     <w:rsid w:val="00DD3B66"/>
     <w:rsid w:val="00DD4166"/>
     <w:rsid w:val="00DD4A61"/>
     <w:rsid w:val="00DD5ADA"/>
     <w:rsid w:val="00DD644D"/>
     <w:rsid w:val="00DD691A"/>
     <w:rsid w:val="00DD69D0"/>
     <w:rsid w:val="00DD6A01"/>
     <w:rsid w:val="00DD6A41"/>
     <w:rsid w:val="00DD6C97"/>
     <w:rsid w:val="00DE1362"/>
     <w:rsid w:val="00DE3457"/>
     <w:rsid w:val="00DE35E0"/>
     <w:rsid w:val="00DE4048"/>
     <w:rsid w:val="00DE43EA"/>
     <w:rsid w:val="00DE6715"/>
     <w:rsid w:val="00DE6C4F"/>
     <w:rsid w:val="00DE6FD4"/>
     <w:rsid w:val="00DE706F"/>
-    <w:rsid w:val="00DE7610"/>
     <w:rsid w:val="00DE7753"/>
     <w:rsid w:val="00DF0995"/>
     <w:rsid w:val="00DF136D"/>
     <w:rsid w:val="00DF16EA"/>
     <w:rsid w:val="00DF30CF"/>
     <w:rsid w:val="00DF3F6C"/>
     <w:rsid w:val="00DF5F4A"/>
     <w:rsid w:val="00DF61B6"/>
     <w:rsid w:val="00DF6394"/>
     <w:rsid w:val="00DF6554"/>
     <w:rsid w:val="00DF68D5"/>
     <w:rsid w:val="00DF68F6"/>
     <w:rsid w:val="00DF7CA3"/>
     <w:rsid w:val="00E0098D"/>
     <w:rsid w:val="00E010E2"/>
     <w:rsid w:val="00E022C7"/>
+    <w:rsid w:val="00E038ED"/>
     <w:rsid w:val="00E039AB"/>
     <w:rsid w:val="00E03B27"/>
     <w:rsid w:val="00E0447A"/>
     <w:rsid w:val="00E0475E"/>
     <w:rsid w:val="00E06211"/>
     <w:rsid w:val="00E0670A"/>
     <w:rsid w:val="00E078D2"/>
     <w:rsid w:val="00E10D08"/>
     <w:rsid w:val="00E1152D"/>
     <w:rsid w:val="00E118A9"/>
     <w:rsid w:val="00E11C32"/>
     <w:rsid w:val="00E11DB0"/>
     <w:rsid w:val="00E12291"/>
     <w:rsid w:val="00E1264F"/>
     <w:rsid w:val="00E138D3"/>
     <w:rsid w:val="00E1472C"/>
     <w:rsid w:val="00E14DB9"/>
     <w:rsid w:val="00E166C9"/>
     <w:rsid w:val="00E169E3"/>
     <w:rsid w:val="00E1742B"/>
     <w:rsid w:val="00E176C1"/>
     <w:rsid w:val="00E17AD1"/>
     <w:rsid w:val="00E2013D"/>
     <w:rsid w:val="00E209B8"/>
     <w:rsid w:val="00E20DB9"/>
@@ -4615,51 +4573,50 @@
     <w:rsid w:val="00E632C7"/>
     <w:rsid w:val="00E654D0"/>
     <w:rsid w:val="00E65E76"/>
     <w:rsid w:val="00E660A6"/>
     <w:rsid w:val="00E66765"/>
     <w:rsid w:val="00E6685C"/>
     <w:rsid w:val="00E66A40"/>
     <w:rsid w:val="00E66A90"/>
     <w:rsid w:val="00E70F3D"/>
     <w:rsid w:val="00E7224C"/>
     <w:rsid w:val="00E727B3"/>
     <w:rsid w:val="00E7302F"/>
     <w:rsid w:val="00E7308E"/>
     <w:rsid w:val="00E7525D"/>
     <w:rsid w:val="00E75583"/>
     <w:rsid w:val="00E75964"/>
     <w:rsid w:val="00E75DD2"/>
     <w:rsid w:val="00E765FA"/>
     <w:rsid w:val="00E778DC"/>
     <w:rsid w:val="00E81084"/>
     <w:rsid w:val="00E825A7"/>
     <w:rsid w:val="00E8279B"/>
     <w:rsid w:val="00E82E31"/>
     <w:rsid w:val="00E82F69"/>
     <w:rsid w:val="00E831FC"/>
-    <w:rsid w:val="00E832CA"/>
     <w:rsid w:val="00E86A74"/>
     <w:rsid w:val="00E86EF2"/>
     <w:rsid w:val="00E8738D"/>
     <w:rsid w:val="00E93480"/>
     <w:rsid w:val="00E93664"/>
     <w:rsid w:val="00E94013"/>
     <w:rsid w:val="00E948D7"/>
     <w:rsid w:val="00E94A7D"/>
     <w:rsid w:val="00E94EDF"/>
     <w:rsid w:val="00E955F6"/>
     <w:rsid w:val="00E966DC"/>
     <w:rsid w:val="00E96B5A"/>
     <w:rsid w:val="00E97422"/>
     <w:rsid w:val="00E974EE"/>
     <w:rsid w:val="00E9795D"/>
     <w:rsid w:val="00EA0099"/>
     <w:rsid w:val="00EA05CC"/>
     <w:rsid w:val="00EA0DCE"/>
     <w:rsid w:val="00EA14A8"/>
     <w:rsid w:val="00EA1838"/>
     <w:rsid w:val="00EA1DC5"/>
     <w:rsid w:val="00EA2CAC"/>
     <w:rsid w:val="00EA37BF"/>
     <w:rsid w:val="00EA43F8"/>
     <w:rsid w:val="00EA5BF1"/>
@@ -4669,79 +4626,81 @@
     <w:rsid w:val="00EA7883"/>
     <w:rsid w:val="00EB0000"/>
     <w:rsid w:val="00EB137C"/>
     <w:rsid w:val="00EB15E4"/>
     <w:rsid w:val="00EB164D"/>
     <w:rsid w:val="00EB1BDE"/>
     <w:rsid w:val="00EB26B3"/>
     <w:rsid w:val="00EB38E7"/>
     <w:rsid w:val="00EB3CC4"/>
     <w:rsid w:val="00EB3F5D"/>
     <w:rsid w:val="00EB46E9"/>
     <w:rsid w:val="00EB499C"/>
     <w:rsid w:val="00EB52A5"/>
     <w:rsid w:val="00EB550A"/>
     <w:rsid w:val="00EB5C1C"/>
     <w:rsid w:val="00EC09AF"/>
     <w:rsid w:val="00EC0D63"/>
     <w:rsid w:val="00EC211B"/>
     <w:rsid w:val="00EC2860"/>
     <w:rsid w:val="00EC2BA8"/>
     <w:rsid w:val="00EC425D"/>
     <w:rsid w:val="00EC4494"/>
     <w:rsid w:val="00ED0413"/>
     <w:rsid w:val="00ED04C7"/>
     <w:rsid w:val="00ED0657"/>
-    <w:rsid w:val="00ED0953"/>
     <w:rsid w:val="00ED2302"/>
     <w:rsid w:val="00ED2967"/>
     <w:rsid w:val="00ED33E4"/>
     <w:rsid w:val="00ED4E42"/>
     <w:rsid w:val="00ED51A8"/>
     <w:rsid w:val="00ED665B"/>
     <w:rsid w:val="00ED705C"/>
     <w:rsid w:val="00ED7FDD"/>
     <w:rsid w:val="00EE0463"/>
     <w:rsid w:val="00EE06A0"/>
+    <w:rsid w:val="00EE0AD7"/>
     <w:rsid w:val="00EE0B33"/>
     <w:rsid w:val="00EE2D30"/>
     <w:rsid w:val="00EE3F64"/>
     <w:rsid w:val="00EE493F"/>
+    <w:rsid w:val="00EE49E3"/>
     <w:rsid w:val="00EE4D0F"/>
     <w:rsid w:val="00EE50E2"/>
     <w:rsid w:val="00EE522C"/>
     <w:rsid w:val="00EE6E6C"/>
     <w:rsid w:val="00EE702D"/>
     <w:rsid w:val="00EE7A1F"/>
     <w:rsid w:val="00EF0447"/>
     <w:rsid w:val="00EF31FC"/>
     <w:rsid w:val="00EF3362"/>
     <w:rsid w:val="00EF6243"/>
     <w:rsid w:val="00EF680D"/>
     <w:rsid w:val="00EF7398"/>
     <w:rsid w:val="00EF77F2"/>
     <w:rsid w:val="00F00AF0"/>
+    <w:rsid w:val="00F02373"/>
     <w:rsid w:val="00F02D36"/>
     <w:rsid w:val="00F0327F"/>
     <w:rsid w:val="00F03678"/>
     <w:rsid w:val="00F04BE9"/>
     <w:rsid w:val="00F05048"/>
     <w:rsid w:val="00F06221"/>
     <w:rsid w:val="00F07821"/>
     <w:rsid w:val="00F14052"/>
     <w:rsid w:val="00F15874"/>
     <w:rsid w:val="00F15D25"/>
     <w:rsid w:val="00F16070"/>
     <w:rsid w:val="00F16B53"/>
     <w:rsid w:val="00F16ECB"/>
     <w:rsid w:val="00F17A26"/>
     <w:rsid w:val="00F20358"/>
     <w:rsid w:val="00F209FA"/>
     <w:rsid w:val="00F27C71"/>
     <w:rsid w:val="00F301CA"/>
     <w:rsid w:val="00F309FF"/>
     <w:rsid w:val="00F30A62"/>
     <w:rsid w:val="00F311B6"/>
     <w:rsid w:val="00F31B75"/>
     <w:rsid w:val="00F32A12"/>
     <w:rsid w:val="00F33882"/>
     <w:rsid w:val="00F33A13"/>
@@ -4764,126 +4723,125 @@
     <w:rsid w:val="00F44079"/>
     <w:rsid w:val="00F454CB"/>
     <w:rsid w:val="00F458CF"/>
     <w:rsid w:val="00F46AA2"/>
     <w:rsid w:val="00F46ADE"/>
     <w:rsid w:val="00F508CC"/>
     <w:rsid w:val="00F5235D"/>
     <w:rsid w:val="00F52880"/>
     <w:rsid w:val="00F528A5"/>
     <w:rsid w:val="00F52BD4"/>
     <w:rsid w:val="00F52CE6"/>
     <w:rsid w:val="00F52E41"/>
     <w:rsid w:val="00F544D5"/>
     <w:rsid w:val="00F5547F"/>
     <w:rsid w:val="00F57587"/>
     <w:rsid w:val="00F578AE"/>
     <w:rsid w:val="00F60945"/>
     <w:rsid w:val="00F62061"/>
     <w:rsid w:val="00F6279D"/>
     <w:rsid w:val="00F64372"/>
     <w:rsid w:val="00F64D10"/>
     <w:rsid w:val="00F658F4"/>
     <w:rsid w:val="00F65923"/>
     <w:rsid w:val="00F65BA2"/>
     <w:rsid w:val="00F65D89"/>
+    <w:rsid w:val="00F66621"/>
     <w:rsid w:val="00F66A68"/>
     <w:rsid w:val="00F66E79"/>
     <w:rsid w:val="00F66F43"/>
     <w:rsid w:val="00F700A7"/>
     <w:rsid w:val="00F701CF"/>
     <w:rsid w:val="00F707F2"/>
     <w:rsid w:val="00F713B0"/>
     <w:rsid w:val="00F716FE"/>
     <w:rsid w:val="00F72316"/>
     <w:rsid w:val="00F72879"/>
     <w:rsid w:val="00F73127"/>
     <w:rsid w:val="00F73B01"/>
     <w:rsid w:val="00F761A1"/>
     <w:rsid w:val="00F768BD"/>
     <w:rsid w:val="00F76989"/>
     <w:rsid w:val="00F7704B"/>
     <w:rsid w:val="00F779E8"/>
     <w:rsid w:val="00F80387"/>
     <w:rsid w:val="00F811CD"/>
     <w:rsid w:val="00F819DD"/>
     <w:rsid w:val="00F8213D"/>
     <w:rsid w:val="00F826BC"/>
     <w:rsid w:val="00F82BD2"/>
     <w:rsid w:val="00F8306C"/>
     <w:rsid w:val="00F84309"/>
     <w:rsid w:val="00F84398"/>
     <w:rsid w:val="00F866EC"/>
-    <w:rsid w:val="00F87467"/>
     <w:rsid w:val="00F8799D"/>
     <w:rsid w:val="00F90CDA"/>
     <w:rsid w:val="00F90EF0"/>
     <w:rsid w:val="00F9162A"/>
     <w:rsid w:val="00F923D8"/>
     <w:rsid w:val="00F92493"/>
     <w:rsid w:val="00F926B0"/>
     <w:rsid w:val="00F92C63"/>
     <w:rsid w:val="00F9308B"/>
     <w:rsid w:val="00F9384B"/>
     <w:rsid w:val="00F94024"/>
     <w:rsid w:val="00F9534C"/>
     <w:rsid w:val="00F9580A"/>
     <w:rsid w:val="00F968E8"/>
     <w:rsid w:val="00F96A15"/>
     <w:rsid w:val="00F97599"/>
     <w:rsid w:val="00F97A2B"/>
     <w:rsid w:val="00FA0399"/>
     <w:rsid w:val="00FA1E0D"/>
     <w:rsid w:val="00FA1E9F"/>
     <w:rsid w:val="00FA2DCB"/>
     <w:rsid w:val="00FA3AF8"/>
     <w:rsid w:val="00FA3FC4"/>
     <w:rsid w:val="00FA40E6"/>
     <w:rsid w:val="00FA44A4"/>
     <w:rsid w:val="00FA4DFF"/>
     <w:rsid w:val="00FA5866"/>
     <w:rsid w:val="00FA59F8"/>
     <w:rsid w:val="00FA5A55"/>
     <w:rsid w:val="00FA5A8B"/>
     <w:rsid w:val="00FA5D05"/>
     <w:rsid w:val="00FA64B9"/>
     <w:rsid w:val="00FA76C3"/>
     <w:rsid w:val="00FA7A93"/>
     <w:rsid w:val="00FA7A9A"/>
     <w:rsid w:val="00FB1FAB"/>
     <w:rsid w:val="00FB231A"/>
     <w:rsid w:val="00FB2CCA"/>
     <w:rsid w:val="00FB3109"/>
     <w:rsid w:val="00FB331F"/>
     <w:rsid w:val="00FB3C1E"/>
     <w:rsid w:val="00FB3F7F"/>
     <w:rsid w:val="00FB4D7E"/>
     <w:rsid w:val="00FB64A4"/>
     <w:rsid w:val="00FC0087"/>
     <w:rsid w:val="00FC03AE"/>
     <w:rsid w:val="00FC1F2B"/>
-    <w:rsid w:val="00FC1FDF"/>
     <w:rsid w:val="00FC2552"/>
     <w:rsid w:val="00FC4C07"/>
     <w:rsid w:val="00FC61C8"/>
     <w:rsid w:val="00FC69E2"/>
     <w:rsid w:val="00FD025F"/>
     <w:rsid w:val="00FD0A5D"/>
     <w:rsid w:val="00FD43B2"/>
     <w:rsid w:val="00FD44E5"/>
     <w:rsid w:val="00FD6382"/>
     <w:rsid w:val="00FD67B9"/>
     <w:rsid w:val="00FD6A30"/>
     <w:rsid w:val="00FD757D"/>
     <w:rsid w:val="00FD78E6"/>
     <w:rsid w:val="00FE0D8B"/>
     <w:rsid w:val="00FE149C"/>
     <w:rsid w:val="00FE1681"/>
     <w:rsid w:val="00FE31B6"/>
     <w:rsid w:val="00FE329B"/>
     <w:rsid w:val="00FE38F4"/>
     <w:rsid w:val="00FE56A6"/>
     <w:rsid w:val="00FE716A"/>
     <w:rsid w:val="00FE76B1"/>
     <w:rsid w:val="00FF06E2"/>
     <w:rsid w:val="00FF0C39"/>
     <w:rsid w:val="00FF0C59"/>
@@ -4891,53 +4849,53 @@
     <w:rsid w:val="00FF1540"/>
     <w:rsid w:val="00FF1C1B"/>
     <w:rsid w:val="00FF3C1E"/>
     <w:rsid w:val="00FF5A3B"/>
     <w:rsid w:val="00FF5EEA"/>
     <w:rsid w:val="00FF6E2D"/>
     <w:rsid w:val="00FF7AFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="466945"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FA18F05"/>
   <w15:docId w15:val="{B215A62B-CED4-4402-A67F-89BEA596EC2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -5766,50 +5724,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1348291149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1437097849">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1649672859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1741632686">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -6144,70 +6115,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED4D5F20-4083-457D-8AF9-AAFDA5CFFF4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>93</Words>
-  <Characters>499</Characters>
+  <Words>79</Words>
+  <Characters>451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LANCASTER COUNTY COMMISSIONERS’ MEETING</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>County of Lancaster</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>591</CharactersWithSpaces>
+  <CharactersWithSpaces>529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LANCASTER COUNTY COMMISSIONERS’ MEETING</dc:title>
   <dc:subject/>
   <dc:creator>FasnachM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>